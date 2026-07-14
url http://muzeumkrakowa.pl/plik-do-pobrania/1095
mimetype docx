--- v0 (2026-01-15)
+++ v1 (2026-07-14)
@@ -6,104 +6,63 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="6C39E703" w14:textId="3EC4589F" w:rsidR="0062533D" w:rsidRPr="003D1DF5" w:rsidRDefault="003D1DF5" w:rsidP="003D1DF5">
-[...18 lines deleted...]
-    <w:p w14:paraId="04604DA9" w14:textId="77777777" w:rsidR="0062533D" w:rsidRPr="00C71202" w:rsidRDefault="0062533D" w:rsidP="00C71202">
+    <w:p w14:paraId="7D9011B3" w14:textId="7E4B1773" w:rsidR="0062533D" w:rsidRPr="00C71202" w:rsidRDefault="0062533D" w:rsidP="00C71202">
       <w:pPr>
         <w:pStyle w:val="Tytu"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...22 lines deleted...]
-      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Regulamin</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B0400E8" w14:textId="77777777" w:rsidR="0062533D" w:rsidRPr="00C71202" w:rsidRDefault="0062533D" w:rsidP="00C71202">
       <w:pPr>
         <w:pStyle w:val="Tytu"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -530,51 +489,69 @@
         </w:rPr>
         <w:t>każdoczesna wystawa czasowa prezentowana w Oddziale;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70D923AF" w14:textId="482B92EE" w:rsidR="0062533D" w:rsidRPr="00C71202" w:rsidRDefault="0062533D" w:rsidP="00C71202">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>„System” – iKSORIS – system sprz</w:t>
+        <w:t xml:space="preserve">„System” – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C71202">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>iKSORIS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C71202">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – system sprz</w:t>
       </w:r>
       <w:r w:rsidR="00AE6EC2" w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>edaży</w:t>
       </w:r>
       <w:r w:rsidR="00EA6BC4" w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AE6EC2" w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">on-line </w:t>
       </w:r>
@@ -943,60 +920,51 @@
         </w:rPr>
         <w:t>j</w:t>
       </w:r>
       <w:r w:rsidR="00C654AF" w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>est ważny wraz z dokumentem  potwierdzającym tożsamość osoby, która się nim leg</w:t>
       </w:r>
       <w:r w:rsidR="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">itymuje, a który należy okazać </w:t>
       </w:r>
       <w:r w:rsidR="00C654AF" w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">pracownikowi </w:t>
+        <w:t xml:space="preserve"> pracownikowi </w:t>
       </w:r>
       <w:r w:rsidR="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Muzeum </w:t>
       </w:r>
       <w:r w:rsidR="00C654AF" w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>przed wejściem na Wystawę oraz na każde jego żądanie.</w:t>
       </w:r>
       <w:r w:rsidR="0038438F" w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wzór biletu imiennego stanowi załącznik do Regulaminu</w:t>
       </w:r>
@@ -1008,50 +976,51 @@
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CEEF727" w14:textId="38C698F1" w:rsidR="00C654AF" w:rsidRPr="00C71202" w:rsidRDefault="00EA4EEE" w:rsidP="00C71202">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="408"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Uwa</w:t>
       </w:r>
       <w:r w:rsidR="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ga: na </w:t>
       </w:r>
       <w:r w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>wystawę stałą „Kraków –</w:t>
       </w:r>
       <w:r w:rsidR="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> czas okupacji 1939-1945”</w:t>
@@ -1307,75 +1276,83 @@
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2.1. Niniejszy Regulamin określa zasady</w:t>
       </w:r>
       <w:r w:rsidR="001D1909" w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FE28F50" w14:textId="32647256" w:rsidR="001D1909" w:rsidRPr="00C71202" w:rsidRDefault="001D1909" w:rsidP="00C71202">
+    <w:p w14:paraId="5FE28F50" w14:textId="1318FE5E" w:rsidR="001D1909" w:rsidRPr="00C71202" w:rsidRDefault="001D1909" w:rsidP="00C71202">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2.1.1</w:t>
       </w:r>
+      <w:r w:rsidR="00211E77">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> S</w:t>
+      </w:r>
       <w:r w:rsidR="0062533D" w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> sprzedaży</w:t>
+        <w:t>przedaży</w:t>
       </w:r>
       <w:r w:rsidR="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C654AF" w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>z wykorzystaniem Systemu</w:t>
       </w:r>
       <w:r w:rsidR="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
@@ -1406,67 +1383,75 @@
       <w:r w:rsidR="0062533D" w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C654AF" w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>oraz Biletów na Wystawę czasową</w:t>
       </w:r>
       <w:r w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E24B46A" w14:textId="31391E4B" w:rsidR="0062533D" w:rsidRPr="00C71202" w:rsidRDefault="001D1909" w:rsidP="00C71202">
-[...15 lines deleted...]
-        <w:t>2.1.2 sprzedaży Biletów na Wystawę oraz Wystawę czasową</w:t>
+    <w:p w14:paraId="2E24B46A" w14:textId="52FDB15C" w:rsidR="0062533D" w:rsidRPr="00C71202" w:rsidRDefault="00211E77" w:rsidP="00C71202">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.1.2 S</w:t>
+      </w:r>
+      <w:r w:rsidR="001D1909" w:rsidRPr="00C71202">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>przedaży Biletów na Wystawę oraz Wystawę czasową</w:t>
       </w:r>
       <w:r w:rsidR="0062533D" w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> bezpośrednio w kasach Oddziału</w:t>
       </w:r>
       <w:r w:rsidR="009330C2" w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="512A1422" w14:textId="50CFCCCB" w:rsidR="0062533D" w:rsidRPr="00C71202" w:rsidRDefault="0062533D" w:rsidP="00C71202">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
@@ -1546,129 +1531,153 @@
       <w:r w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2.4. Wymagania techniczne niezbędne do </w:t>
       </w:r>
       <w:r w:rsidR="001D1909" w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>zakupu z wykorzystaniem Systemu</w:t>
       </w:r>
       <w:r w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1109544A" w14:textId="4EF06E79" w:rsidR="0062533D" w:rsidRPr="00C71202" w:rsidRDefault="0062533D" w:rsidP="00C71202">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">2.4.1. komputer lub inne urządzenie mobilne z przeglądarką internetową oraz dostępem </w:t>
+    <w:p w14:paraId="1109544A" w14:textId="471CE36B" w:rsidR="0062533D" w:rsidRPr="00C71202" w:rsidRDefault="00211E77" w:rsidP="00C71202">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.4.1. K</w:t>
+      </w:r>
+      <w:r w:rsidR="0062533D" w:rsidRPr="00C71202">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">omputer lub inne urządzenie mobilne z przeglądarką internetową oraz dostępem </w:t>
       </w:r>
       <w:r w:rsidR="00A611B5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00C71202">
+      <w:r w:rsidR="0062533D" w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>do sieci Internet,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DF36537" w14:textId="77777777" w:rsidR="0062533D" w:rsidRPr="00C71202" w:rsidRDefault="0062533D" w:rsidP="00C71202">
-[...18 lines deleted...]
-    <w:p w14:paraId="2F3F27C3" w14:textId="78CAF2EB" w:rsidR="0062533D" w:rsidRDefault="008105C8" w:rsidP="00C71202">
+    <w:p w14:paraId="2DF36537" w14:textId="0FEEACF8" w:rsidR="0062533D" w:rsidRPr="00C71202" w:rsidRDefault="00211E77" w:rsidP="00C71202">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.4.2. S</w:t>
+      </w:r>
+      <w:r w:rsidR="0062533D" w:rsidRPr="00C71202">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>krzynka poczty elektronicznej,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F3F27C3" w14:textId="34CFE9DE" w:rsidR="0062533D" w:rsidRDefault="008105C8" w:rsidP="00C71202">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2.4.3</w:t>
       </w:r>
+      <w:r w:rsidR="00211E77">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> P</w:t>
+      </w:r>
       <w:r w:rsidR="0062533D" w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> posiadanie karty kredytowej, płatniczej lub systemu płatności mobilnych BLIK.</w:t>
+        <w:t>osiadanie karty kredytowej, płatniczej lub systemu płatności mobilnych BLIK.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CD60ED8" w14:textId="77777777" w:rsidR="00A611B5" w:rsidRPr="00A611B5" w:rsidRDefault="00A611B5" w:rsidP="00A611B5">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24E53165" w14:textId="5297F682" w:rsidR="0062533D" w:rsidRPr="00C71202" w:rsidRDefault="00C654AF" w:rsidP="00C71202">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C71202">
         <w:rPr>
@@ -1804,353 +1813,374 @@
       <w:r w:rsidR="00F65493" w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Warunkiem niezbędnym do dokonania rejestracji</w:t>
       </w:r>
       <w:r w:rsidR="00C654AF" w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> (założenia konta Kupującego) </w:t>
       </w:r>
       <w:r w:rsidR="00F65493" w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> jest poprawne wypełnienie obowiązkowych pól formularza rejestracji. </w:t>
       </w:r>
       <w:r w:rsidR="0038438F" w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Kupującemu przysługuje prawo do samodzielnego poprawiania swoich danych na koncie Kupującego w Systemie.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="048BB858" w14:textId="76A2E74D" w:rsidR="002D3F45" w:rsidRPr="00C71202" w:rsidRDefault="00F65493" w:rsidP="00A611B5">
+    <w:p w14:paraId="048BB858" w14:textId="716BD3E1" w:rsidR="002D3F45" w:rsidRDefault="00F65493" w:rsidP="00A611B5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-        <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C71202">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002D3F45" w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="008105C8" w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.3</w:t>
       </w:r>
       <w:r w:rsidR="0038438F" w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C654AF" w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Zakup Biletów imiennych n</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C654AF" w:rsidRPr="00211E77">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Zakup Biletów imiennych n</w:t>
+      </w:r>
+      <w:r w:rsidR="002D3F45" w:rsidRPr="00211E77">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">astępuje </w:t>
       </w:r>
-      <w:r w:rsidR="00C654AF" w:rsidRPr="00C71202">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C654AF" w:rsidRPr="00211E77">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>w wyniku wykonania</w:t>
       </w:r>
-      <w:r w:rsidR="002D3F45" w:rsidRPr="00C71202">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="002D3F45" w:rsidRPr="00211E77">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> w kolejnych podstronach Systemu następujących czynności przez Kupującego:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77C8C343" w14:textId="4ECF20D7" w:rsidR="002B755A" w:rsidRPr="00C71202" w:rsidRDefault="008105C8" w:rsidP="00C71202">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00C71202">
+    <w:p w14:paraId="50AC52E0" w14:textId="77777777" w:rsidR="00211E77" w:rsidRPr="00211E77" w:rsidRDefault="00211E77" w:rsidP="00A611B5">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77C8C343" w14:textId="4ECF20D7" w:rsidR="002B755A" w:rsidRPr="00211E77" w:rsidRDefault="008105C8" w:rsidP="00C71202">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00211E77">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3.3</w:t>
       </w:r>
-      <w:r w:rsidR="0038438F" w:rsidRPr="00C71202">
+      <w:r w:rsidR="0038438F" w:rsidRPr="00211E77">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.1</w:t>
       </w:r>
-      <w:r w:rsidR="002B755A" w:rsidRPr="00C71202">
+      <w:r w:rsidR="002B755A" w:rsidRPr="00211E77">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. wybór Wystaw</w:t>
       </w:r>
-      <w:r w:rsidR="00C654AF" w:rsidRPr="00C71202">
+      <w:r w:rsidR="00C654AF" w:rsidRPr="00211E77">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>y oraz</w:t>
       </w:r>
-      <w:r w:rsidR="002B755A" w:rsidRPr="00C71202">
+      <w:r w:rsidR="002B755A" w:rsidRPr="00211E77">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> wybranie rodzaju i ilości Biletów </w:t>
       </w:r>
-      <w:r w:rsidR="00C654AF" w:rsidRPr="00C71202">
+      <w:r w:rsidR="00C654AF" w:rsidRPr="00211E77">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">imiennych </w:t>
       </w:r>
-      <w:r w:rsidR="002B755A" w:rsidRPr="00C71202">
+      <w:r w:rsidR="002B755A" w:rsidRPr="00211E77">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">oraz </w:t>
       </w:r>
-      <w:r w:rsidR="0038438F" w:rsidRPr="00C71202">
+      <w:r w:rsidR="0038438F" w:rsidRPr="00211E77">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ewentualnie </w:t>
       </w:r>
-      <w:r w:rsidR="002B755A" w:rsidRPr="00C71202">
+      <w:r w:rsidR="002B755A" w:rsidRPr="00211E77">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>usł</w:t>
       </w:r>
-      <w:r w:rsidR="00BB4F40" w:rsidRPr="00C71202">
+      <w:r w:rsidR="00BB4F40" w:rsidRPr="00211E77">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ugi przewodnickiej oprowadzania (System umożliwia zakup różnych rodzajów Biletów imiennych z wskazanych w cenniku. Kupujący winien wybrać odpowiedni rodzaj Biletów imiennych, które chce zakupić, zgodnie z ilością osób Zwiedzających oraz adekwatnie do ewentualnie przysługujących im zniżek lub zwolnienia z opłat za wstęp), </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="741CC092" w14:textId="65D92CED" w:rsidR="00117969" w:rsidRPr="00C71202" w:rsidRDefault="0038438F" w:rsidP="00C71202">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00C71202">
+    <w:p w14:paraId="741CC092" w14:textId="65D92CED" w:rsidR="00117969" w:rsidRPr="00211E77" w:rsidRDefault="0038438F" w:rsidP="00C71202">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00211E77">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3.3.2</w:t>
       </w:r>
-      <w:r w:rsidR="00F9474F" w:rsidRPr="00C71202">
+      <w:r w:rsidR="00F9474F" w:rsidRPr="00211E77">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C71202">
+      <w:r w:rsidRPr="00211E77">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>poprawne wpisanie imienia</w:t>
       </w:r>
-      <w:r w:rsidR="00B372A6" w:rsidRPr="00C71202">
+      <w:r w:rsidR="00B372A6" w:rsidRPr="00211E77">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> i nazwisk</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C71202">
+      <w:r w:rsidRPr="00211E77">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a każdego Zwiedzającego, którego obejmuje zakup</w:t>
       </w:r>
-      <w:r w:rsidR="00BD1D88" w:rsidRPr="00C71202">
+      <w:r w:rsidR="00BD1D88" w:rsidRPr="00211E77">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (dane osób Zwiedzających wskazane na Bilecie imiennym muszą być zgodne z danymi znajdującymi się w Systemie),</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="290C23B2" w14:textId="00B9F428" w:rsidR="00117969" w:rsidRPr="00C71202" w:rsidRDefault="0038438F" w:rsidP="00C71202">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00C71202">
+    <w:p w14:paraId="290C23B2" w14:textId="00B9F428" w:rsidR="00117969" w:rsidRPr="00211E77" w:rsidRDefault="0038438F" w:rsidP="00C71202">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00211E77">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3.3.3</w:t>
       </w:r>
-      <w:r w:rsidR="00F9474F" w:rsidRPr="00C71202">
+      <w:r w:rsidR="00F9474F" w:rsidRPr="00211E77">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. poprawne wypełnienie obowiązk</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C71202">
+      <w:r w:rsidRPr="00211E77">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>owych pól formularza zamówienia,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A32419D" w14:textId="6C44276E" w:rsidR="00117969" w:rsidRPr="00C71202" w:rsidRDefault="0038438F" w:rsidP="00C71202">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00C71202">
+    <w:p w14:paraId="0A32419D" w14:textId="6C44276E" w:rsidR="00117969" w:rsidRPr="00211E77" w:rsidRDefault="0038438F" w:rsidP="00C71202">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00211E77">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3.3.4</w:t>
       </w:r>
-      <w:r w:rsidR="0062533D" w:rsidRPr="00C71202">
+      <w:r w:rsidR="0062533D" w:rsidRPr="00211E77">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. sprawdzenie poprawności wprowadzonych danych i szczegółów zamówienia,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="626E54E8" w14:textId="17937D52" w:rsidR="0062533D" w:rsidRPr="00C71202" w:rsidRDefault="0038438F" w:rsidP="00C71202">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:strike/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C71202">
+      <w:r w:rsidRPr="00211E77">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3.3.5</w:t>
       </w:r>
-      <w:r w:rsidR="0062533D" w:rsidRPr="00C71202">
+      <w:r w:rsidR="0062533D" w:rsidRPr="00211E77">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. złożenie oświadczenia o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C71202">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> akceptacji warunków</w:t>
+      <w:r w:rsidRPr="00211E77">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> akceptacji</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C71202">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> warunków</w:t>
       </w:r>
       <w:r w:rsidR="0062533D" w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Regulaminu oraz regulaminu zwiedzania Oddziału,  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DBC274A" w14:textId="63DF7847" w:rsidR="0062533D" w:rsidRPr="00C71202" w:rsidRDefault="008105C8" w:rsidP="00C71202">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4226,114 +4256,273 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> przez Muzeum.</w:t>
       </w:r>
       <w:r w:rsidR="0034517C" w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71A17383" w14:textId="1F2A5DA4" w:rsidR="00EB5F9C" w:rsidRPr="00C71202" w:rsidRDefault="002024F8" w:rsidP="00C71202">
+    <w:p w14:paraId="4DD46364" w14:textId="77777777" w:rsidR="000C794A" w:rsidRPr="000C794A" w:rsidRDefault="000C794A" w:rsidP="00C71202">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="10"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C71202">
+      <w:r w:rsidRPr="000C794A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Muzeum honoruje następujące dokumenty tożsamości, na podstawie których Zwiedzający może zostać wpuszczony na Wystawę: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="627023D4" w14:textId="17A59878" w:rsidR="000C794A" w:rsidRPr="000C794A" w:rsidRDefault="000C794A" w:rsidP="000C794A">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C794A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>4.22.a. dokumenty w postaci</w:t>
+      </w:r>
+      <w:r w:rsidR="00211E77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C794A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>fizycznej (papierowej lub plastikowej) - paszport, dowód osobisty, prawo jazdy, legitymacja szkolna lub studencka.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54356D93" w14:textId="77777777" w:rsidR="000C794A" w:rsidRPr="000C794A" w:rsidRDefault="000C794A" w:rsidP="000C794A">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C794A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.22.b. dokumenty w postaci elektronicznej: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000C794A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>mDowód</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000C794A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, cyfrowy dokument tożsamości Diia.pl, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000C794A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>MPrawo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000C794A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jazdy oraz </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000C794A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>mLegitymację</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000C794A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> szkolną lub </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000C794A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>studenckq</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000C794A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - okazywane za pośrednictwem aplikacji </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000C794A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>mObywatel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000C794A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, a także cyfrową międzynarodową legitymację </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000C794A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>studenckq</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000C794A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ISIC. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F7E6B0E" w14:textId="77777777" w:rsidR="000C794A" w:rsidRPr="000C794A" w:rsidRDefault="000C794A" w:rsidP="000C794A">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C794A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>4.22.1. Dokumenty wskazane w pkt. 4.22. a-b winny dodatkowo być: ważne w dniu zwiedzania, wydane przez uprawnione do tego organy, urzędy lub instytucje oraz zawierać zdjęcie Zwiedzającego oraz jego imię i nazwisko zapisane alfabetem łacińskim.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C791854" w14:textId="77777777" w:rsidR="000C794A" w:rsidRPr="000C794A" w:rsidRDefault="000C794A" w:rsidP="000C794A">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C794A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.22.2. Dokumenty elektroniczne wskazane w pkt. 4.22.b </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000C794A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>muszq</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000C794A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> być okazane w aktywnej aplikacji umożliwiającej weryfikację danych w chwili sprawdzania biletu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31E48BA5" w14:textId="3CC03A32" w:rsidR="000C794A" w:rsidRPr="000C794A" w:rsidRDefault="000C794A" w:rsidP="000C794A">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>Muzeum honoruje następujące dokumenty tożsamości, na podstawie których Zwiedzający może zostać wpuszczony na Wystawę:</w:t>
-[...38 lines deleted...]
-    <w:p w14:paraId="333DCD37" w14:textId="4C585861" w:rsidR="007B2F50" w:rsidRPr="00C71202" w:rsidRDefault="00714E37" w:rsidP="00C71202">
+      </w:pPr>
+      <w:r w:rsidRPr="000C794A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>4.22.3. Nie będą honorowane dokumenty jednorazowe, okazjonalne, wydane przez nieuprawnione  podmioty oraz wszelkie inne wydane w celu obejścia przepisów Regulaminu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="333DCD37" w14:textId="743BB6E6" w:rsidR="007B2F50" w:rsidRPr="00C71202" w:rsidRDefault="00714E37" w:rsidP="00C71202">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="10"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Muzeum nie ponosi odpowiedzialności za skutki udostępnienia przez Kupującego </w:t>
       </w:r>
@@ -4977,50 +5166,51 @@
       <w:r w:rsidR="00FE470B" w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>wiedzającego.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61D69BA2" w14:textId="1269C016" w:rsidR="0062533D" w:rsidRPr="00C71202" w:rsidRDefault="00E972B6" w:rsidP="00C71202">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>5.3</w:t>
       </w:r>
       <w:r w:rsidR="0062533D" w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Jedna osoba </w:t>
       </w:r>
       <w:r w:rsidR="00C4652F" w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">może zakupić </w:t>
       </w:r>
       <w:r w:rsidR="005A5535" w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">w kasie Oddziału </w:t>
@@ -5079,51 +5269,50 @@
       <w:r w:rsidR="0062533D" w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Bilety zakupione w kasie Oddziału nie podlegają zwrotowi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62E7F8BC" w14:textId="6320FFE1" w:rsidR="0062533D" w:rsidRPr="00C71202" w:rsidRDefault="00E972B6" w:rsidP="00C71202">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>5.5</w:t>
       </w:r>
       <w:r w:rsidR="00A611B5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="0062533D" w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Muzeum publikuje ceny Biletów na swojej stronie internetowej: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="0062533D" w:rsidRPr="00C71202">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
@@ -5318,51 +5507,69 @@
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CB34BB1" w14:textId="77777777" w:rsidR="0062533D" w:rsidRPr="00C71202" w:rsidRDefault="0062533D" w:rsidP="00C71202">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>6.1. Administratorem danych osobowych udostępnianych przez Kupującego jest Muzeum Historyczne Miasta Krakowa, reprezentowane przez Michała Niezabitowskiego – Dyrektora. Dane kontaktowe: e-mail: dyrekcja@muzeumkrakowa.pl, nr tel:. 12 619-23-02.</w:t>
+        <w:t xml:space="preserve">6.1. Administratorem danych osobowych udostępnianych przez Kupującego jest Muzeum Historyczne Miasta Krakowa, reprezentowane przez Michała Niezabitowskiego – Dyrektora. Dane kontaktowe: e-mail: dyrekcja@muzeumkrakowa.pl, nr </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C71202">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C71202">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:. 12 619-23-02.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="556B6B70" w14:textId="080B2D10" w:rsidR="0062533D" w:rsidRPr="00C71202" w:rsidRDefault="0062533D" w:rsidP="00C71202">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6.2. Dane kontaktowe inspektora danych osobowych Administratora, e-mail: iod@muzeumkrakowa.pl, adres: 31-011 Kraków, Rynek Główny 35.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="150592FD" w14:textId="454F03C8" w:rsidR="0062533D" w:rsidRPr="00C71202" w:rsidRDefault="0062533D" w:rsidP="00C71202">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -5523,50 +5730,51 @@
       <w:r w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6.7. Dane udostępnione przez Kupującego nie będą podlegały udostępnieniu podmiotom trzecim. Odbiorcami danych będą tylko instytucje upoważnione z mocy prawa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1468E830" w14:textId="77777777" w:rsidR="0062533D" w:rsidRPr="00C71202" w:rsidRDefault="0062533D" w:rsidP="00C71202">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>6.8. Dane udostępnione przez Zamawiającego nie będą podlegały profilowaniu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17A0426C" w14:textId="53970FE6" w:rsidR="0062533D" w:rsidRPr="00C71202" w:rsidRDefault="0062533D" w:rsidP="00C71202">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6.9. Administrator danych nie zamierza przekazywać danych osobowych Zamawiającego </w:t>
       </w:r>
       <w:r w:rsidR="00A611B5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
@@ -5577,51 +5785,50 @@
       <w:r w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>do państwa trzeciego lub organizacji międzynarodowej.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A20D98F" w14:textId="10C1C270" w:rsidR="0062533D" w:rsidRPr="00C71202" w:rsidRDefault="0062533D" w:rsidP="00C71202">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">6.10. Dane osobowe przechowywane będą do czasu wykonania umowy sprzedaży Biletów </w:t>
       </w:r>
       <w:r w:rsidR="00A611B5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00E972B6" w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">lub Biletów imiennych </w:t>
       </w:r>
       <w:r w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">oraz do końca okresu przedawnienia potencjalnych roszczeń wynikających z umowy, jednak nie krócej niż przez okres czasu archiwizowania dokumentacji związanej z umową, wynikający z ustawy  z dnia 14 lipca 1983 r. o narodowym zasobie archiwalnym i archiwach oraz rozporządzenia z dnia 20 października 2015 r. Ministra Kultury </w:t>
@@ -5656,51 +5863,69 @@
       <w:r w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6.11. Dane osobowe są chronione i przetwarzane zgodnie z Rozporządzeniem Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 roku w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie przepływu takich danych (RODO) oraz zgodnie z Ustawą z dnia 10 maja 2018r. o ochronie danych osobowych.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ED0D65E" w14:textId="4FFCF1F3" w:rsidR="0062533D" w:rsidRPr="00C71202" w:rsidRDefault="0062533D" w:rsidP="00C71202">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>6.12. Za osobną zgodą, dane osobowe Kupującego mogą być przez Muzeum wykorzystywane w celach przekazywania newslettera Muzeum oraz innych publikacji i informacji zawierających reklamy zgodnie z Rozporządzeniem Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 roku w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie przepływu takich danych (RODO) oraz zgodnie z Ustawą z dnia 10 maja 2018r. o ochronie danych osobowych.</w:t>
+        <w:t xml:space="preserve">6.12. Za osobną zgodą, dane osobowe Kupującego mogą być przez Muzeum wykorzystywane w celach przekazywania </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C71202">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>newslettera</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C71202">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Muzeum oraz innych publikacji i informacji zawierających reklamy zgodnie z Rozporządzeniem Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 roku w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie przepływu takich danych (RODO) oraz zgodnie z Ustawą z dnia 10 maja 2018r. o ochronie danych osobowych.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CBC92A3" w14:textId="77777777" w:rsidR="0062533D" w:rsidRPr="00C71202" w:rsidRDefault="0062533D" w:rsidP="00C71202">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6.13. Klauzula informacyjna dotycząca przetwarzania danych osobowych zostanie przesłana </w:t>
       </w:r>
       <w:r w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5857,50 +6082,51 @@
       <w:r w:rsidR="00474AFC" w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B789D93" w14:textId="2D1D6B2B" w:rsidR="0062533D" w:rsidRPr="00C71202" w:rsidRDefault="0062533D" w:rsidP="00C71202">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>7.2. Reklamacje mogą być składane nie później niż 14 dni od zaistniałego zdarzenia będącego przyczyną reklamacji. W reklamacji Kupujący</w:t>
       </w:r>
       <w:r w:rsidR="003C1ACE" w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> powinien podać:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D41F93A" w14:textId="77777777" w:rsidR="0062533D" w:rsidRPr="00C71202" w:rsidRDefault="0062533D" w:rsidP="00C71202">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -5911,51 +6137,50 @@
       <w:r w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7.2.1. numer zamówienia, którego dotyczy reklamacja,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47030468" w14:textId="77777777" w:rsidR="0062533D" w:rsidRPr="00C71202" w:rsidRDefault="0062533D" w:rsidP="00C71202">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>7.2.2. przyczynę reklamacji wraz z opisem sytuacji, której reklamacja dotyczy,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59CCD78E" w14:textId="77777777" w:rsidR="0062533D" w:rsidRPr="00C71202" w:rsidRDefault="0062533D" w:rsidP="00C71202">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7.2.3. imię i nazwisko lub nazwę firmy oraz imię i nazwisko osoby wskazanej do kontaktu,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22765142" w14:textId="77777777" w:rsidR="0062533D" w:rsidRPr="00C71202" w:rsidRDefault="0062533D" w:rsidP="00C71202">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
@@ -6385,50 +6610,51 @@
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00A611B5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">o Centralnej Ewidencji i Informacji o Działalności Gospodarczej), która zawarła </w:t>
       </w:r>
       <w:r w:rsidR="00A611B5" w:rsidRPr="00A611B5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00A611B5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>za pośrednictwem Systemu umowę o świadczenie przez Muzeum usługi zwiedzania Wystaw</w:t>
       </w:r>
       <w:r w:rsidR="003C1ACE" w:rsidRPr="00A611B5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>y lub Wystawy czasowej</w:t>
       </w:r>
       <w:r w:rsidRPr="00A611B5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> poprzez zakup Biletu</w:t>
       </w:r>
       <w:r w:rsidR="003C1ACE" w:rsidRPr="00A611B5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> lub Biletu imiennego </w:t>
@@ -6457,60 +6683,51 @@
         </w:rPr>
         <w:t xml:space="preserve">), nie później jednak niż </w:t>
       </w:r>
       <w:r w:rsidR="003C1ACE" w:rsidRPr="00A611B5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
       <w:r w:rsidR="00E96ACD" w:rsidRPr="00A611B5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4 (cztery) </w:t>
       </w:r>
       <w:r w:rsidRPr="00A611B5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">dni przed terminem </w:t>
-[...8 lines deleted...]
-        <w:t>zwiedzania wskazanym na Bilecie</w:t>
+        <w:t>dni przed terminem zwiedzania wskazanym na Bilecie</w:t>
       </w:r>
       <w:r w:rsidR="003C1ACE" w:rsidRPr="00A611B5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> lub Bilecie imiennym</w:t>
       </w:r>
       <w:r w:rsidRPr="00A611B5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> odstąpić od umowy, bez podawania przyczyny i bez ponoszenia kosztów, z zastrzeżeniem pkt. 8.4.  Możliwe</w:t>
       </w:r>
       <w:r w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> jest jedynie odstąpienie od całości umowy, a nie od jej części, tj. np. nie jest możliwa rezygnacja tylko </w:t>
       </w:r>
@@ -7024,50 +7241,51 @@
       <w:r w:rsidR="00BB238C" w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BEB1FAA" w14:textId="27D969BA" w:rsidR="00BB238C" w:rsidRPr="00C71202" w:rsidRDefault="00BB238C" w:rsidP="00C71202">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>8.8.2 Z</w:t>
       </w:r>
       <w:r w:rsidR="00432A4E" w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">miana może być dokonana wyłącznie jednorazowo dla </w:t>
       </w:r>
       <w:r w:rsidR="009F5ADE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>jednej rezerwacji</w:t>
       </w:r>
       <w:r w:rsidR="00432A4E" w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
@@ -7173,68 +7391,57 @@
       </w:r>
       <w:r w:rsidR="00A46F60" w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">! </w:t>
       </w:r>
       <w:r w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Kupujący nie otrzyma </w:t>
       </w:r>
       <w:r w:rsidR="00A611B5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...16 lines deleted...]
-        <w:t>takiej sytuacji p</w:t>
+      <w:r w:rsidRPr="00C71202">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>w takiej sytuacji p</w:t>
       </w:r>
       <w:r w:rsidR="001813AA" w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">onownie </w:t>
       </w:r>
       <w:r w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Biletów imiennych ze zmienionymi danymi. Zmieniony Bilet imienny na nowe dane </w:t>
       </w:r>
       <w:r w:rsidR="001813AA" w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">jest zapisany </w:t>
       </w:r>
@@ -7744,51 +7951,60 @@
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0062533D" w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> w zakładce </w:t>
       </w:r>
       <w:r w:rsidR="0062533D" w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Regulaminy</w:t>
       </w:r>
       <w:r w:rsidR="0062533D" w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. W przypadku złamania zasad tego regulaminu, pracownicy Muzeum mają prawo wyprosić </w:t>
+        <w:t xml:space="preserve">. W przypadku złamania zasad tego regulaminu, pracownicy Muzeum mają prawo </w:t>
+      </w:r>
+      <w:r w:rsidR="0062533D" w:rsidRPr="00C71202">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">wyprosić </w:t>
       </w:r>
       <w:r w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Z</w:t>
       </w:r>
       <w:r w:rsidR="0062533D" w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">wiedzającego </w:t>
       </w:r>
       <w:r w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">lub Kupującego </w:t>
       </w:r>
@@ -7814,51 +8030,50 @@
       <w:r w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>9.8. Muzeum zastrzega sobie prawo do dokonania zmiany Regulaminu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5307DD75" w14:textId="77777777" w:rsidR="0062533D" w:rsidRPr="00C71202" w:rsidRDefault="0062533D" w:rsidP="00C71202">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>9.10. Regulamin sporządzono w dwóch wersjach językowych: polskiej i angielskiej. W razie rozbieżności między wersjami językowymi Regulaminu, rozstrzygająca jest polska wersja językowa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FC7C052" w14:textId="77777777" w:rsidR="0062533D" w:rsidRPr="00C71202" w:rsidRDefault="0062533D" w:rsidP="00C71202">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C71202">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>9.11. W sprawach nieuregulowanych w Regulaminie mają zastosowanie przepisy prawa, w szczególności Rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 roku w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie przepływu takich danych (RODO) oraz Kodeksu cywilnego i Ustawy z dnia 10 maja 2018 roku o ochronie danych osobowych, a także ustawy z dnia 30 maja 2014 r. o prawach konsumenta. W sprawach nieuregulowanych niniejszym Regulaminem, stosuje się również przepisy innych regulaminów obowiązujących w Muzeum, dostępnych na stronie  https://muzeumkrakowa.pl/</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D29FC6E" w14:textId="77777777" w:rsidR="0062533D" w:rsidRPr="00C71202" w:rsidRDefault="0062533D" w:rsidP="00C71202">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
@@ -7999,91 +8214,91 @@
   <w16cid:commentId w16cid:paraId="21D4B24E" w16cid:durableId="28E6C872"/>
   <w16cid:commentId w16cid:paraId="31024B35" w16cid:durableId="0DBA9A3D"/>
   <w16cid:commentId w16cid:paraId="7741F586" w16cid:durableId="4CEFB001"/>
   <w16cid:commentId w16cid:paraId="15A41EBF" w16cid:durableId="05415315"/>
   <w16cid:commentId w16cid:paraId="076D9713" w16cid:durableId="70353838"/>
   <w16cid:commentId w16cid:paraId="24EF166B" w16cid:durableId="7AB6870E"/>
   <w16cid:commentId w16cid:paraId="5F03EA3C" w16cid:durableId="7D97AE0A"/>
   <w16cid:commentId w16cid:paraId="6A0224F5" w16cid:durableId="75CFC689"/>
   <w16cid:commentId w16cid:paraId="56A6CB13" w16cid:durableId="7D0EDC2D"/>
   <w16cid:commentId w16cid:paraId="68745C89" w16cid:durableId="344E7CC7"/>
   <w16cid:commentId w16cid:paraId="6E2EFB90" w16cid:durableId="70F42EA7"/>
   <w16cid:commentId w16cid:paraId="77E835AE" w16cid:durableId="02066995"/>
   <w16cid:commentId w16cid:paraId="4F2C3A4A" w16cid:durableId="755EB897"/>
   <w16cid:commentId w16cid:paraId="1F8F5D4A" w16cid:durableId="7A018774"/>
   <w16cid:commentId w16cid:paraId="15EA4DEF" w16cid:durableId="1EA15EF8"/>
   <w16cid:commentId w16cid:paraId="0CA6F007" w16cid:durableId="592E0A37"/>
   <w16cid:commentId w16cid:paraId="1B8DE5D8" w16cid:durableId="6A968B9C"/>
   <w16cid:commentId w16cid:paraId="07392B1B" w16cid:durableId="1D9CB28F"/>
   <w16cid:commentId w16cid:paraId="254EFA1E" w16cid:durableId="060D8A94"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2FA7B003" w14:textId="77777777" w:rsidR="00A611B5" w:rsidRDefault="00A611B5" w:rsidP="00A611B5">
+    <w:p w14:paraId="1CDBC5A4" w14:textId="77777777" w:rsidR="00094130" w:rsidRDefault="00094130" w:rsidP="00A611B5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5E564F58" w14:textId="77777777" w:rsidR="00A611B5" w:rsidRDefault="00A611B5" w:rsidP="00A611B5">
+    <w:p w14:paraId="667E0799" w14:textId="77777777" w:rsidR="00094130" w:rsidRDefault="00094130" w:rsidP="00A611B5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -8092,120 +8307,120 @@
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1479033457"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="6AC5C738" w14:textId="72B4372E" w:rsidR="00A611B5" w:rsidRPr="00A611B5" w:rsidRDefault="00A611B5">
+      <w:p w14:paraId="6AC5C738" w14:textId="5374C96C" w:rsidR="00A611B5" w:rsidRPr="00A611B5" w:rsidRDefault="00A611B5">
         <w:pPr>
           <w:pStyle w:val="Stopka"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00A611B5">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00A611B5">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00A611B5">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="006A21C3">
+        <w:r w:rsidR="00782C77">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r w:rsidRPr="00A611B5">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="4926FD3E" w14:textId="77777777" w:rsidR="00A611B5" w:rsidRDefault="00A611B5">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="668977CA" w14:textId="77777777" w:rsidR="00A611B5" w:rsidRDefault="00A611B5" w:rsidP="00A611B5">
+    <w:p w14:paraId="0527416B" w14:textId="77777777" w:rsidR="00094130" w:rsidRDefault="00094130" w:rsidP="00A611B5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0D6D3901" w14:textId="77777777" w:rsidR="00A611B5" w:rsidRDefault="00A611B5" w:rsidP="00A611B5">
+    <w:p w14:paraId="4118BC49" w14:textId="77777777" w:rsidR="00094130" w:rsidRDefault="00094130" w:rsidP="00A611B5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0417245C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4FDC1C38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="435" w:hanging="435"/>
       </w:pPr>
@@ -9630,73 +9845,74 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6784" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E707398"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="BC4C63AE"/>
+    <w:tmpl w:val="294EF22E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="435" w:hanging="435"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="15"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="435" w:hanging="435"/>
+        <w:ind w:left="719" w:hanging="435"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -10656,97 +10872,102 @@
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="59"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75FA5"/>
     <w:rsid w:val="00015921"/>
     <w:rsid w:val="0001708E"/>
     <w:rsid w:val="00031BB0"/>
     <w:rsid w:val="00040169"/>
     <w:rsid w:val="00052CBE"/>
     <w:rsid w:val="00053A5F"/>
     <w:rsid w:val="00064377"/>
     <w:rsid w:val="00066FD2"/>
     <w:rsid w:val="000802F5"/>
     <w:rsid w:val="00091A4B"/>
     <w:rsid w:val="00092CBD"/>
+    <w:rsid w:val="00094130"/>
+    <w:rsid w:val="000C794A"/>
     <w:rsid w:val="000D6000"/>
     <w:rsid w:val="001061DA"/>
     <w:rsid w:val="00111FAC"/>
     <w:rsid w:val="00117969"/>
     <w:rsid w:val="00117CE3"/>
     <w:rsid w:val="0014346B"/>
     <w:rsid w:val="001446C1"/>
     <w:rsid w:val="001661BB"/>
     <w:rsid w:val="001813AA"/>
     <w:rsid w:val="00182028"/>
     <w:rsid w:val="001B0AFE"/>
     <w:rsid w:val="001C3F41"/>
     <w:rsid w:val="001D1909"/>
+    <w:rsid w:val="001D7466"/>
     <w:rsid w:val="001E3955"/>
     <w:rsid w:val="002024F8"/>
+    <w:rsid w:val="00211E77"/>
     <w:rsid w:val="002264FF"/>
     <w:rsid w:val="002359CF"/>
     <w:rsid w:val="0029668F"/>
     <w:rsid w:val="002B755A"/>
     <w:rsid w:val="002C1536"/>
     <w:rsid w:val="002D3F45"/>
     <w:rsid w:val="002E460A"/>
     <w:rsid w:val="002F2844"/>
     <w:rsid w:val="003159AA"/>
     <w:rsid w:val="0034517C"/>
     <w:rsid w:val="00347A86"/>
     <w:rsid w:val="003648F0"/>
     <w:rsid w:val="00381F33"/>
     <w:rsid w:val="0038438F"/>
     <w:rsid w:val="00391FB8"/>
     <w:rsid w:val="00392B9A"/>
     <w:rsid w:val="003A1A4F"/>
     <w:rsid w:val="003A7AC2"/>
     <w:rsid w:val="003B4FF8"/>
     <w:rsid w:val="003B7CB2"/>
     <w:rsid w:val="003C1ACE"/>
     <w:rsid w:val="003D1DF5"/>
     <w:rsid w:val="003D3388"/>
     <w:rsid w:val="003F0BE6"/>
     <w:rsid w:val="00405AEA"/>
@@ -10755,67 +10976,70 @@
     <w:rsid w:val="0044295E"/>
     <w:rsid w:val="004454CF"/>
     <w:rsid w:val="004571F7"/>
     <w:rsid w:val="00474AFC"/>
     <w:rsid w:val="004B2D53"/>
     <w:rsid w:val="004B352B"/>
     <w:rsid w:val="004D008F"/>
     <w:rsid w:val="004D58B7"/>
     <w:rsid w:val="0057115F"/>
     <w:rsid w:val="005871C8"/>
     <w:rsid w:val="005A4F54"/>
     <w:rsid w:val="005A5535"/>
     <w:rsid w:val="005F0C4B"/>
     <w:rsid w:val="006032D6"/>
     <w:rsid w:val="00606FF9"/>
     <w:rsid w:val="0062533D"/>
     <w:rsid w:val="006271EC"/>
     <w:rsid w:val="00661EAF"/>
     <w:rsid w:val="00682B4B"/>
     <w:rsid w:val="00697BA4"/>
     <w:rsid w:val="006A21C3"/>
     <w:rsid w:val="006A5249"/>
     <w:rsid w:val="006B2389"/>
     <w:rsid w:val="006B62BC"/>
     <w:rsid w:val="006B7532"/>
+    <w:rsid w:val="006E0CDF"/>
     <w:rsid w:val="00700ECD"/>
     <w:rsid w:val="00714E37"/>
     <w:rsid w:val="00717A8C"/>
     <w:rsid w:val="00723D6D"/>
     <w:rsid w:val="00741A1F"/>
     <w:rsid w:val="00744F1C"/>
     <w:rsid w:val="007744B0"/>
     <w:rsid w:val="00776D50"/>
     <w:rsid w:val="00782BA8"/>
+    <w:rsid w:val="00782C77"/>
     <w:rsid w:val="00787326"/>
     <w:rsid w:val="00787894"/>
     <w:rsid w:val="007A27A5"/>
     <w:rsid w:val="007A4C0B"/>
     <w:rsid w:val="007B0868"/>
     <w:rsid w:val="007B2F50"/>
     <w:rsid w:val="007E6399"/>
     <w:rsid w:val="007F1F5C"/>
+    <w:rsid w:val="007F5863"/>
     <w:rsid w:val="008105C8"/>
     <w:rsid w:val="00821CA8"/>
     <w:rsid w:val="0083230E"/>
     <w:rsid w:val="00862E0D"/>
     <w:rsid w:val="00881C6E"/>
     <w:rsid w:val="008C0EA2"/>
     <w:rsid w:val="008D3FEE"/>
     <w:rsid w:val="009200C7"/>
     <w:rsid w:val="00923285"/>
     <w:rsid w:val="009330C2"/>
     <w:rsid w:val="009451B4"/>
     <w:rsid w:val="009F5ADE"/>
     <w:rsid w:val="00A44194"/>
     <w:rsid w:val="00A46F60"/>
     <w:rsid w:val="00A611B5"/>
     <w:rsid w:val="00A73C00"/>
     <w:rsid w:val="00A86F38"/>
     <w:rsid w:val="00AB1166"/>
     <w:rsid w:val="00AB23F7"/>
     <w:rsid w:val="00AB44DC"/>
     <w:rsid w:val="00AE6EC2"/>
     <w:rsid w:val="00B229D5"/>
     <w:rsid w:val="00B372A6"/>
     <w:rsid w:val="00B40010"/>
     <w:rsid w:val="00B54A82"/>
@@ -11616,50 +11840,51 @@
     <w:link w:val="Stopka"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A611B5"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="762262272">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://muzeumkrakowa.pl/oddzialy/fabryka-emalia-oskara-schindlera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@muzeumkrakowa.pl" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@muzeumkrakowa.pl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://muzeumkrakowa.pl/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://muzeumkrakowa.pl/znizki-i-wstep-wolny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://muzeumkrakowa.pl/oddzialy/fabryka-emalia-oskara-schindlera" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://muzeumkrakowa.pl/oddzialy/fabryka-emalia-oskara-schindlera" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -11894,82 +12119,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94098EFC-F5EB-4F5B-92CE-C9AD77240EAF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DA2A9A0-D943-4CB2-97C7-07B8ABF51911}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>4660</Words>
-  <Characters>27963</Characters>
+  <Words>4719</Words>
+  <Characters>28319</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>233</Lines>
+  <Lines>235</Lines>
   <Paragraphs>65</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>32558</CharactersWithSpaces>
+  <CharactersWithSpaces>32973</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Dorota Chmielorz</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>