--- v0 (2026-01-15)
+++ v1 (2026-07-14)
@@ -1,1929 +1,2723 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00155A65" w:rsidRPr="00155A65" w:rsidRDefault="00155A65" w:rsidP="00155A65">
+    <w:p w14:paraId="0856990C" w14:textId="2D58F09B" w:rsidR="00155A65" w:rsidRPr="000774FF" w:rsidRDefault="00892232" w:rsidP="00252381">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00155A65">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Załącznik nr 3 do zarządzenia Dyrektora nr 108/2023</w:t>
+        <w:t>Załącznik nr 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00155A65" w:rsidRPr="000774FF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do z</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>arządzenia Dyrektora nr 40/2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00155A65" w:rsidRDefault="00155A65" w:rsidP="00155A65">
+    <w:p w14:paraId="7D3A0C71" w14:textId="77777777" w:rsidR="00155A65" w:rsidRPr="000774FF" w:rsidRDefault="00155A65" w:rsidP="00155A65">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00155A65" w:rsidRPr="00155A65" w:rsidRDefault="00155A65" w:rsidP="00155A65">
+    <w:p w14:paraId="36FC35E6" w14:textId="77777777" w:rsidR="00155A65" w:rsidRPr="000774FF" w:rsidRDefault="00155A65" w:rsidP="00155A65">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000774FF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Regulamin rezerwacji biletów do O</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00155A65">
+        <w:t xml:space="preserve">Regulamin rezerwacji biletów do Oddziału Fabryka Emalia Oskara Schindlera </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000774FF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">ddziału Fabryka Emalia Oskara Schindlera </w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:br/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>dla placówek edukacyjno-wychowawczych</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00155A65" w:rsidRPr="00155A65" w:rsidRDefault="00155A65" w:rsidP="00155A65">
+    <w:p w14:paraId="04AC934C" w14:textId="77777777" w:rsidR="00155A65" w:rsidRPr="00892232" w:rsidRDefault="00155A65" w:rsidP="00892232">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-76"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00155A65" w:rsidRDefault="00155A65" w:rsidP="00BC2949">
+    <w:p w14:paraId="6B9B7CCF" w14:textId="77777777" w:rsidR="00155A65" w:rsidRPr="00892232" w:rsidRDefault="00155A65" w:rsidP="00892232">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00892232">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Placówki </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00892232">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>edukacyjno</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00892232">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> – wychowawcze, tj. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00155A65" w:rsidRPr="00D6787D" w:rsidRDefault="00155A65" w:rsidP="00155A65">
+    <w:p w14:paraId="471005DD" w14:textId="77777777" w:rsidR="00155A65" w:rsidRPr="00892232" w:rsidRDefault="00155A65" w:rsidP="00892232">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> podstawowe i ponadpodstawowe, szkoły artystyczne,</w:t>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>szkoł</w:t>
+      </w:r>
+      <w:r w:rsidR="00E620BB" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y podstawowe i ponadpodstawowe </w:t>
+      </w:r>
+      <w:r w:rsidR="00E620BB" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(nie dotyczy</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB73F7" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> szkół wyższych</w:t>
+      </w:r>
+      <w:r w:rsidR="00E620BB" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB73F7" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a także </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>szkoły artystyczne,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00155A65" w:rsidRPr="009F2D3C" w:rsidRDefault="00155A65" w:rsidP="00155A65">
+    <w:p w14:paraId="4CBDC215" w14:textId="77777777" w:rsidR="00155A65" w:rsidRPr="00892232" w:rsidRDefault="00155A65" w:rsidP="00892232">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-        <w:t>,</w:t>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przedszkola,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00155A65" w:rsidRPr="00D6787D" w:rsidRDefault="00155A65" w:rsidP="00155A65">
+    <w:p w14:paraId="26CB6E75" w14:textId="77777777" w:rsidR="00155A65" w:rsidRPr="00892232" w:rsidRDefault="00155A65" w:rsidP="00892232">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> dziecka,</w:t>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>domy dziecka,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00155A65" w:rsidRPr="00EC0E73" w:rsidRDefault="00155A65" w:rsidP="00155A65">
+    <w:p w14:paraId="65593546" w14:textId="27E95338" w:rsidR="006A2A38" w:rsidRPr="00892232" w:rsidRDefault="00155A65" w:rsidP="00892232">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">młodzieżowe ośrodki wychowawcze, młodzieżowe ośrodki socjoterapii, specjalne ośrodki szkolno-wychowawcze oraz specjalne ośrodki wychowawcze dla dzieci i młodzieży wymagających stosowania specjalnej organizacji nauki, metod pracy i wychowania, a także ośrodki rewalidacyjno-wychowawcze umożliwiające dzieciom i młodzieży, o których mowa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">w art. 36 ust. 17 ustawy Prawo oświatowe, a także dzieciom i młodzieży </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00804A8C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve">z niepełnosprawnościami sprzężonymi, z których jedną z niepełnosprawności jest niepełnosprawność intelektualna, realizację odpowiednio obowiązku, o którym mowa </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:br/>
         <w:t>w art. 31 ust. 4 cyt. ustawy, obowią</w:t>
       </w:r>
-      <w:r w:rsidR="00EC0E73">
+      <w:r w:rsidR="00EC0E73" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>zku szkolnego i obowiązku nauki,</w:t>
       </w:r>
+      <w:r w:rsidR="006A2A38" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (zwane dalej Placówkami)</w:t>
+      </w:r>
+      <w:r w:rsidR="00804A8C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00EC0E73" w:rsidRPr="00361906" w:rsidRDefault="00EC0E73" w:rsidP="00EC0E73">
-[...1 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+    <w:p w14:paraId="2A5DB62B" w14:textId="77777777" w:rsidR="006A2A38" w:rsidRPr="00892232" w:rsidRDefault="006A2A38" w:rsidP="00804A8C">
+      <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="284"/>
+        <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-        <w:t>(zwane dalej Placówkami)</w:t>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>zainteresowane zwiedzaniem wystawy stałej „Kraków – czas okupacji 19</w:t>
+      </w:r>
+      <w:r w:rsidR="00463324" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">39 - 1945” prezentowanej </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>w Oddziale Fabryka Emalia Oskara Schindlera, mogą zarezerwować bilety wstępu dla swoich uczniów, podopiecznych lub wychowanków według opisanych poniżej zasad.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00155A65" w:rsidRPr="00155A65" w:rsidRDefault="00155A65" w:rsidP="00155A65">
-[...456 lines deleted...]
-    <w:p w:rsidR="00BC2949" w:rsidRPr="009D4774" w:rsidRDefault="00BC2949" w:rsidP="00BC2949">
+    <w:p w14:paraId="06F6166E" w14:textId="0F5AF7ED" w:rsidR="006245C1" w:rsidRPr="00892232" w:rsidRDefault="006F468D" w:rsidP="00892232">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="ui-provider"/>
-[...7 lines deleted...]
-        <w:t>COZ kontaktować się będzie z placówką w sprawach rezerwacji wyłącznie na oficjalny adres mailowy tej placówki.</w:t>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rezerwacji może </w:t>
+      </w:r>
+      <w:r w:rsidR="006A2A38" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dokonać </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przedstawiciel placówki edukac</w:t>
+      </w:r>
+      <w:r w:rsidR="00463324" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">yjno-wychowawczej </w:t>
+      </w:r>
+      <w:r w:rsidR="006A2A38" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">za pośrednictwem </w:t>
+      </w:r>
+      <w:r w:rsidR="007473BD" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">formularza </w:t>
+      </w:r>
+      <w:r w:rsidR="00B520F3" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rezerwacji dla szkół </w:t>
+      </w:r>
+      <w:r w:rsidR="007473BD" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>dostępnego na stronie rezerwacji i sprzedaży bile</w:t>
+      </w:r>
+      <w:r w:rsidR="00F83AD8" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>tów</w:t>
+      </w:r>
+      <w:r w:rsidR="007E6F8C" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidR="007E6F8C" w:rsidRPr="00892232">
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>https://bilety.mhk.pl/rezerwacja/formularz.html</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="007E6F8C" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B928C5" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B928C5" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidR="00F83AD8" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>arunkiem jej przyjęcia jest poprawne wypełnienie wszys</w:t>
+      </w:r>
+      <w:r w:rsidR="00F7048C" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>tkich wymaganych pól formularza oraz</w:t>
+      </w:r>
+      <w:r w:rsidR="00F83AD8" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dostępność</w:t>
+      </w:r>
+      <w:r w:rsidR="00854291" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> terminów. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D11E7C" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Rezerwacja zwiedzania obejmująca</w:t>
+      </w:r>
+      <w:r w:rsidR="00830810" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> usługę przewodnicką powinna zostać</w:t>
+      </w:r>
+      <w:r w:rsidR="004F2E63" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dokonana na  co najmniej </w:t>
+      </w:r>
+      <w:r w:rsidR="00D11E7C" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>4 (cztery) dni przed terminem zwiedzania.</w:t>
+      </w:r>
+      <w:r w:rsidR="006E29C9" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D11E7C" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Zgłoszenie rezerwacji za pomocą formularza nie jest równoznaczne z potwierdzeniem rezerwacji.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC0E73" w:rsidRPr="00EC0E73" w:rsidRDefault="00EC0E73" w:rsidP="00BC2949">
+    <w:p w14:paraId="29C71DDA" w14:textId="77777777" w:rsidR="00BC2949" w:rsidRPr="00892232" w:rsidRDefault="007219EB" w:rsidP="00892232">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...41 lines deleted...]
-        <w:t xml:space="preserve"> zwiedzania.</w:t>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Po otrzymaniu</w:t>
+      </w:r>
+      <w:r w:rsidR="00D11E7C" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> przez </w:t>
+      </w:r>
+      <w:r w:rsidR="00B520F3" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Centrum Obsługi Zwiedzających (COZ)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D11E7C" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wniosku o założenie rezerwacji</w:t>
+      </w:r>
+      <w:r w:rsidR="004F2E63" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D11E7C" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> COZ</w:t>
+      </w:r>
+      <w:r w:rsidR="00B520F3" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> skontaktuje się z placówką w sprawie rezerwacji nie później niż w terminie </w:t>
+      </w:r>
+      <w:r w:rsidR="006E29C9" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>3 (</w:t>
+      </w:r>
+      <w:r w:rsidR="00B520F3" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>trzech</w:t>
+      </w:r>
+      <w:r w:rsidR="006E29C9" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B520F3" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dni roboczych, wyłącznie na adres poczty elektronicznej wskazany w formularzu rezerwacyjnym.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2949" w:rsidRPr="00EC0E73" w:rsidRDefault="00BC2949" w:rsidP="00EC0E73">
+    <w:p w14:paraId="56D10E42" w14:textId="77777777" w:rsidR="00830810" w:rsidRPr="00892232" w:rsidRDefault="00D11E7C" w:rsidP="00892232">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brak dostępnych terminów zwiedzania w wybranym </w:t>
+      </w:r>
+      <w:r w:rsidR="00821719" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">przez placówkę </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>okresie oznacza niemożność dokonania rezerwacji w tym terminie.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6843" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D1CE08E" w14:textId="77777777" w:rsidR="00D11E7C" w:rsidRPr="00892232" w:rsidRDefault="008C6462" w:rsidP="00892232">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="ui-provider"/>
-[...102 lines deleted...]
-        <w:t xml:space="preserve"> usługi, tj.</w:t>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Rezerwacja doch</w:t>
+      </w:r>
+      <w:r w:rsidR="00D11E7C" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">odzi do skutku po potwierdzeniu rezerwacji </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przez C</w:t>
+      </w:r>
+      <w:r w:rsidR="00D11E7C" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OZ.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2949" w:rsidRPr="00BC2949" w:rsidRDefault="00BC2949" w:rsidP="005D075F">
-[...63 lines deleted...]
-    <w:p w:rsidR="00AF08C8" w:rsidRDefault="00BC2949" w:rsidP="00AF08C8">
+    <w:p w14:paraId="47DF749D" w14:textId="2C4FDE1B" w:rsidR="00BC2949" w:rsidRPr="00892232" w:rsidRDefault="00F63388" w:rsidP="00892232">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC0E73">
-[...29 lines deleted...]
-      <w:r w:rsidRPr="00EC0E73">
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Po</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2C04" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> potwierdzeniu rezerwacji przez COZ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2C04" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zostaną przekazane </w:t>
+      </w:r>
+      <w:r w:rsidR="008C6462" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">placówce szczegółowe informacje, </w:t>
+      </w:r>
+      <w:r w:rsidR="00804A8C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="008C6462" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w tym numer rezerwacji oraz informacje o sposobach dokonania opłaty za bilety</w:t>
+      </w:r>
+      <w:r w:rsidR="00830810" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, tj.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892232">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C876FC">
-[...23 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+    </w:p>
+    <w:p w14:paraId="4F28E927" w14:textId="77777777" w:rsidR="00BC2949" w:rsidRPr="00892232" w:rsidRDefault="00375374" w:rsidP="00892232">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>bezpośrednio</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2949" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w ka</w:t>
+      </w:r>
+      <w:r w:rsidR="00830810" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>sie Oddziału w dniu zwiedzani</w:t>
+      </w:r>
+      <w:r w:rsidR="00463324" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00830810" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lub</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F85580E" w14:textId="77777777" w:rsidR="00830810" w:rsidRPr="00892232" w:rsidRDefault="00830810" w:rsidP="00892232">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00294BB0" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zelewem na konto Muzeum </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="698FF796" w14:textId="77777777" w:rsidR="00830810" w:rsidRPr="00892232" w:rsidRDefault="00830810" w:rsidP="00892232">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="531A21EA" w14:textId="77777777" w:rsidR="006E30C7" w:rsidRPr="00892232" w:rsidRDefault="006E30C7" w:rsidP="00804A8C">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Przelew za zakup biletów oraz usługę przewodnicką może być dokonany w jednej z poniższych form:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C93E17B" w14:textId="5252F9F9" w:rsidR="006E30C7" w:rsidRPr="00892232" w:rsidRDefault="006E30C7" w:rsidP="00804A8C">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="Pogrubienie"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>przedpłata</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="000E0BFF" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dokonana nie później niż na 4 (cztery) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dni robocze przed planowanym terminem z</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7BE7" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>wiedzania, na rachunek bankowy M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>uzeum wska</w:t>
+      </w:r>
+      <w:r w:rsidR="00830810" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zany w informacji przesłanej COZ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00804A8C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">z obowiązkowym podaniem w tytule przelewu numeru rezerwacji </w:t>
+      </w:r>
+      <w:r w:rsidR="000D7BE7" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oraz nazwy placówki. </w:t>
+      </w:r>
+      <w:r w:rsidR="00631973" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Przedpłata powinna zostać dokonana w polskich złotych i w kwocie zgodnej z informacją </w:t>
+      </w:r>
+      <w:r w:rsidR="00631973" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>rezerwacji oraz nazwa Placówki.</w:t>
-[...32 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve">przekazaną przez COZ. </w:t>
+      </w:r>
+      <w:r w:rsidR="00166A76" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Po zaksięgowaniu wpłaty </w:t>
+      </w:r>
+      <w:r w:rsidR="00A5752E" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bilety wstępu zostaną przesłane P</w:t>
+      </w:r>
+      <w:r w:rsidR="00166A76" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lacówce </w:t>
+      </w:r>
+      <w:r w:rsidR="00804A8C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00166A76" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w formie elektronicznej, a także </w:t>
+      </w:r>
+      <w:r w:rsidR="00A5752E" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00166A76" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zost</w:t>
+      </w:r>
+      <w:r w:rsidR="00034CD5" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">anie </w:t>
+      </w:r>
+      <w:r w:rsidR="00166A76" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>wystawiona faktura VAT.</w:t>
+      </w:r>
+      <w:r w:rsidR="00631973" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="005D075F" w:rsidRDefault="00BC2949" w:rsidP="005D075F">
+    <w:p w14:paraId="403DEC7F" w14:textId="1AC45591" w:rsidR="000144B8" w:rsidRPr="00892232" w:rsidRDefault="00F57B99" w:rsidP="00804A8C">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">płatność przelewem po zwiedzaniu, z odroczonym terminem płatności – jest możliwa wyłącznie po wcześniejszym złożeniu przez Placówkę wniosku o umożliwienie takiej formy zapłaty oraz </w:t>
+      </w:r>
+      <w:r w:rsidR="00804A8C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>po uzyskaniu pisemnej zgody Muzeum. W takim przypadku</w:t>
+      </w:r>
+      <w:r w:rsidR="00D051F5" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, w dniu zwiedzania,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1155" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zostaje wystawiona </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">faktura </w:t>
+      </w:r>
+      <w:r w:rsidR="00166A76" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VAT </w:t>
+      </w:r>
+      <w:r w:rsidR="00F54099" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>z okre</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1155" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ślonym terminem płatności.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wniosek o możliwość zapłaty przelewem po zwiedzaniu powinien zostać złożony przez Placówkę niezwłocznie </w:t>
+      </w:r>
+      <w:r w:rsidR="00804A8C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>po potwierdzeniu rezerwacji przez COZ. W przypadku faktury imiennej płatność możliwa jest wyłącznie w formie przedpłaty lub w kasie w dniu zwiedzania.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22A6A28C" w14:textId="77777777" w:rsidR="007473BD" w:rsidRPr="00892232" w:rsidRDefault="007473BD" w:rsidP="00892232">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF08C8">
-[...174 lines deleted...]
-        <w:t xml:space="preserve"> Muzeum nie zapewnia możliwości obsługi przedstawiciela Placówki poza kolejnością. </w:t>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Za dokonanie </w:t>
+      </w:r>
+      <w:r w:rsidR="000D7BE7" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>za</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>płaty</w:t>
+      </w:r>
+      <w:r w:rsidR="000D3E01" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> za rezerwacje opłacone przelewem (przedpłata lub płat</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD2765" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="000D3E01" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ość przelewem po zwiedzaniu)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uznaje się moment zaksięgowania środków na rachunku bankowym Muzeum.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0079286C" w:rsidRPr="0079286C" w:rsidRDefault="00BC2949" w:rsidP="0079286C">
+    <w:p w14:paraId="6DB6A99A" w14:textId="3D2A4411" w:rsidR="005D075F" w:rsidRPr="00892232" w:rsidRDefault="00CF6985" w:rsidP="00892232">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D075F">
-[...95 lines deleted...]
-          <w:rStyle w:val="ui-provider"/>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>W przypadku zapłaty w kasie Oddziału, bilety wstępu zostaną wydane przedstawicielowi Placówki w dniu zwiedzania,</w:t>
+      </w:r>
+      <w:r w:rsidR="00034CD5" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6" w:history="1">
-[...113 lines deleted...]
-        <w:t>nto, z którego dokonano wpłaty.</w:t>
+      <w:r w:rsidR="00034CD5" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>a także  zost</w:t>
+      </w:r>
+      <w:r w:rsidR="00E3233F" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">anie  </w:t>
+      </w:r>
+      <w:r w:rsidR="00034CD5" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wystawiona faktura VAT.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE3729" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00375374" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Przedstawiciel Placówki powinien podać w kasie </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF08C8" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oddziału </w:t>
+      </w:r>
+      <w:r w:rsidR="00375374" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>numer rezerwacji oraz nazwę Placówki.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF08C8" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Przedstawiciel Placówki powinien </w:t>
+      </w:r>
+      <w:r w:rsidR="005D075F" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>stawić</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF08C8" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> się w kasie </w:t>
+      </w:r>
+      <w:r w:rsidR="0079286C" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oddziału </w:t>
+      </w:r>
+      <w:r w:rsidR="005D075F" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>odpowiednio</w:t>
+      </w:r>
+      <w:r w:rsidR="00F065C6" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wcześniej, tak</w:t>
+      </w:r>
+      <w:r w:rsidR="00B74A5F" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F065C6" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F33A58" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>aby zdążyć dopełnić</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF08C8" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wszelk</w:t>
+      </w:r>
+      <w:r w:rsidR="00F33A58" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ich formalności związanych</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF08C8" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ze </w:t>
+      </w:r>
+      <w:r w:rsidR="005D075F" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zwiedzaniem</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF08C8" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oraz płatnościami </w:t>
+      </w:r>
+      <w:r w:rsidR="005D075F" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przed wyznaczoną godziną zwiedzania.</w:t>
+      </w:r>
+      <w:r w:rsidR="0079286C" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0079286C" w:rsidRPr="0079286C" w:rsidRDefault="00BC2949" w:rsidP="0079286C">
+    <w:p w14:paraId="1395637F" w14:textId="79136B3F" w:rsidR="003C6DAE" w:rsidRPr="00892232" w:rsidRDefault="000144B8" w:rsidP="00892232">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="ui-provider"/>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Faktura wystawiana </w:t>
+      </w:r>
+      <w:r w:rsidR="00D517DE" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>jest na dane placówki szkolno-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wychowawczej dokonującej rezerwacji. </w:t>
+      </w:r>
+      <w:r w:rsidR="00804A8C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>W przypadku placówek publicznych dopuszcza się wystawienie faktury, w której nabywcą jest organ finansujący placówkę (np. gmina), a odbiorcą placówk</w:t>
+      </w:r>
+      <w:r w:rsidR="00616953" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>a szkolno-wychowawcza dokonująca</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rezerwacji. Dopuszcza się również możliwość wystawienia faktury imiennej na przedstawiciela placówki wskazanego przez szkołę. Muzeum nie przewiduje wystawienie faktury na biura podróży, agencje turystyczne ani na inne instytucje pośredniczące</w:t>
+      </w:r>
+      <w:r w:rsidR="00E3233F" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0079286C" w:rsidRPr="0079286C" w:rsidRDefault="005D075F" w:rsidP="0079286C">
+    <w:p w14:paraId="6516BE00" w14:textId="198206E9" w:rsidR="006822E6" w:rsidRPr="00892232" w:rsidRDefault="006822E6" w:rsidP="00892232">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="ui-provider"/>
-[...91 lines deleted...]
-          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Faktury za usługi świadczone przez Muzeum są wystawiane i udostępniane zgodnie </w:t>
+      </w:r>
+      <w:r w:rsidR="00804A8C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>z obowiązującymi przepisami, w tym przepisami dotyczącymi K</w:t>
+      </w:r>
+      <w:r w:rsidR="00D60FA3" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>rajowego Systemu e</w:t>
+      </w:r>
+      <w:r w:rsidR="00D60FA3" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>Faktur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>. Placówka jest zobowiązana do przekazania COZ kompletnych i prawidłowych danych niezbędnych do wystawienia faktury przed dokonaniem płatności</w:t>
+      </w:r>
+      <w:r w:rsidR="00194EAE" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...22 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="0079286C" w:rsidRPr="0079286C" w:rsidRDefault="00BC2949" w:rsidP="0079286C">
+    <w:p w14:paraId="44769286" w14:textId="77777777" w:rsidR="002F0E47" w:rsidRPr="00892232" w:rsidRDefault="002629B2" w:rsidP="00892232">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0009369B">
-[...31 lines deleted...]
-          <w:rStyle w:val="ui-provider"/>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="Hipercze"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ewentualna </w:t>
+      </w:r>
+      <w:r w:rsidR="003C6DAE" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>rezygnacja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z rezerwacji zawierającej usługę</w:t>
+      </w:r>
+      <w:r w:rsidR="003C6DAE" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przewodnicką</w:t>
+      </w:r>
+      <w:r w:rsidR="00925B3F" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00375374" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>powinna zostać</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2949" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dokonana </w:t>
+      </w:r>
+      <w:r w:rsidR="005D075F" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">przez Placówkę </w:t>
+      </w:r>
+      <w:r w:rsidR="007473BD" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">na </w:t>
+      </w:r>
+      <w:r w:rsidR="001D24A8" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007473BD" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>co najmniej 4 (cztery)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2949" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dni przed terminem zwiedzania</w:t>
+      </w:r>
+      <w:r w:rsidR="002F0E47" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w przypadku rezerwacji opła</w:t>
+      </w:r>
+      <w:r w:rsidR="00925B3F" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>canych bezpośrednio w kasie w dniu zwiedzania - mailowo</w:t>
+      </w:r>
+      <w:r w:rsidR="002F0E47" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2949" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">na adres: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00BC2949" w:rsidRPr="00892232">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:t>info@muzeumkrakowa.pl</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00BC2949" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z podaniem numeru </w:t>
+      </w:r>
+      <w:r w:rsidR="00375374" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>rezerwacji</w:t>
+      </w:r>
+      <w:r w:rsidR="002F0E47" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="ui-provider"/>
+      <w:r w:rsidR="00157D48" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="006636D1" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">opuszcza się dokonanie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00157D48" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zmiany liczby zwiedzających </w:t>
+      </w:r>
+      <w:r w:rsidR="00925B3F" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00157D48" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>bezpośrednio w kasie w dniu zwiedzania, przy czym liczba osób poniżej 15 będzie traktowana jako rezerwacja indywidualn</w:t>
+      </w:r>
+      <w:r w:rsidR="00925B3F" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a. </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2949" w:rsidRPr="0079286C" w:rsidRDefault="00BC2949" w:rsidP="0079286C">
+    <w:p w14:paraId="13DFFF7D" w14:textId="77777777" w:rsidR="0079286C" w:rsidRPr="00892232" w:rsidRDefault="00E274AA" w:rsidP="00892232">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0079286C">
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W przypadku rezerwacji już opłaconej </w:t>
+      </w:r>
+      <w:r w:rsidR="002629B2" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rezygnacja </w:t>
+      </w:r>
+      <w:r w:rsidR="004A2A41" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>może nastąpić</w:t>
+      </w:r>
+      <w:r w:rsidR="004A2A41" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:strike/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A2A41" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w terminie do 14 dni liczonych od dnia wpłynięcia środków finansowych na konto Muzeum oraz</w:t>
+      </w:r>
+      <w:r w:rsidR="004A2A41" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:strike/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A2A41" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>nie później niż na 4 (cztery) dni przed terminem zwiedzania.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C876FC" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Placówka dokon</w:t>
+      </w:r>
+      <w:r w:rsidR="003C6DAE" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ując rezygnacji z </w:t>
+      </w:r>
+      <w:r w:rsidR="00C876FC" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rezerwacji </w:t>
+      </w:r>
+      <w:r w:rsidR="003C6DAE" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">już </w:t>
+      </w:r>
+      <w:r w:rsidR="00C876FC" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">opłaconej winna podać numer rezerwacji oraz numer faktury. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2949" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Muzeum dokona zwrotu </w:t>
+      </w:r>
+      <w:r w:rsidR="00375374" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wpłaconej </w:t>
+      </w:r>
+      <w:r w:rsidR="00724587" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>kwoty</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF08C8" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, przelewem na</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2949" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ko</w:t>
+      </w:r>
+      <w:r w:rsidR="00724587" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>nto, z którego dokonano wpłaty, po potwierdzeniu dan</w:t>
+      </w:r>
+      <w:r w:rsidR="00486120" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ych do przelewu przez placówkę. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13592BF7" w14:textId="77777777" w:rsidR="0079286C" w:rsidRPr="00892232" w:rsidRDefault="00544299" w:rsidP="00892232">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W </w:t>
+      </w:r>
+      <w:r w:rsidR="002E2138" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">przypadku rezerwacji biletów grupowych (obowiązujących od 15 osób), zwrot środków może dotyczyć wyłącznie takiej liczby biletów, aby po dokonaniu zwrotu rezerwacja nadal spełniała warunki biletu grupowego. Zwrot częściowy, który skutkowałby zmniejszeniem liczby uczestników poniżej 15 osób, nie jest możliwy. </w:t>
+      </w:r>
+      <w:r w:rsidR="007D1514" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Dopuszczalny jest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zwrot całości rezerwacji na zasadach ogólnych.</w:t>
+      </w:r>
+      <w:r w:rsidR="0030419F" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2949" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>W przypadku nieterminowego</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF08C8" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> odwołania</w:t>
+      </w:r>
+      <w:r w:rsidR="005D075F" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E274AA" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rezerwacji </w:t>
+      </w:r>
+      <w:r w:rsidR="00614E69" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zapłata już dokonana nie podlega zwrotowi</w:t>
+      </w:r>
+      <w:r w:rsidR="005D075F" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="0030419F" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Kara w tym przypadku nie jest naliczana.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E75A0D" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EF85621" w14:textId="79064C57" w:rsidR="00E10AE0" w:rsidRPr="00892232" w:rsidRDefault="00E10AE0" w:rsidP="00892232">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>W przypadku rezerwacji, które nie zostały odwołane zgodnie z niniejszym Regulaminem – zarówno</w:t>
+      </w:r>
+      <w:r w:rsidR="007F36BF" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gdy </w:t>
+      </w:r>
+      <w:r w:rsidR="006E29C9" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w przypadku zadeklarowanej przedpłaty, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zapłata za zarezerwowane bilety oraz usługę przewodnicką w ogóle nie została dokonana, jak i w sytuacji, gdy przewidziano jej uiszczenie bezpośrednio w kasie w dniu zwiedzania – Muzeum obciąży Placówkę karą umowną </w:t>
+      </w:r>
+      <w:r w:rsidR="00804A8C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w wy</w:t>
+      </w:r>
+      <w:r w:rsidR="009B7ED9" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>sokości 25</w:t>
+      </w:r>
+      <w:r w:rsidR="005267E9" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0,00 zł za każdą </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>nieodwołaną lub nieterminowo odwołaną rezerwację</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="780D210D" w14:textId="44FBA1F3" w:rsidR="0056520F" w:rsidRPr="00892232" w:rsidRDefault="001941F0" w:rsidP="00892232">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Przez jedną rezerwację rozumie się rezerwację dokonaną dla jednej grupy zwiedzających, niezależnie od jej liczebności, przy czym maksymalna liczba osób w jednej grupie wynosi 25 (łącznie z opiekunami).”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AB9F399" w14:textId="77777777" w:rsidR="004932C7" w:rsidRPr="00892232" w:rsidRDefault="004932C7" w:rsidP="00892232">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Kara winna zostać uiszczona w terminie 14 dni od daty zawiadomienia o jej nałożeniu, na rachunek bankowy MHK, nr konta 95 1020 2892 0000 5102 0591 0361.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AC3026F" w14:textId="01AB9A93" w:rsidR="00BC6385" w:rsidRPr="00892232" w:rsidRDefault="00BC6385" w:rsidP="00892232">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Osoby, które otrzymały informację o nałożeniu kary umownej mają prawo wnieść od niej odwołanie w nieprzekraczalnym terminie 3 dni od dnia otrzymania informacji. Odwołanie wraz </w:t>
+      </w:r>
+      <w:r w:rsidR="00804A8C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">z uzasadnieniem należy kierować na adres: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00892232">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>info@muzeumkrakowa.pl</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lub na piśmie do Muzeum Historycznego Miasta Krakowa, Kraków, Rynek Główny 35. Ostateczną decyzję w sprawie kary, po przeprowadzeniu postępowania wyjaśniającego, podejmuje Dyrektor Muzeum lub osoby przez niego upoważnione. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66412B99" w14:textId="77777777" w:rsidR="00BC6385" w:rsidRPr="00892232" w:rsidRDefault="005267E9" w:rsidP="00892232">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Bilety opłacone</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC6385" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w k</w:t>
+      </w:r>
+      <w:r w:rsidR="006E29C9" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>asie O</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC6385" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ddziału nie podlegają zwrotowi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D326D2A" w14:textId="77777777" w:rsidR="0079286C" w:rsidRPr="00892232" w:rsidRDefault="00BC2949" w:rsidP="00892232">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Przewodnik oczekuje na zwiedzających 15 minut od wyznaczonej godziny zwiedzania, a gdy zwiedzający nie pojawią się w tym czasie, usługa </w:t>
+      </w:r>
+      <w:r w:rsidR="005D075F" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zwiedzania oraz oprowadzania </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>nie zostanie wykonana bez obowiązku zwrotu</w:t>
+      </w:r>
+      <w:r w:rsidR="005D075F" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kosztów ich</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zakupu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4292C344" w14:textId="77777777" w:rsidR="00BC2949" w:rsidRPr="00892232" w:rsidRDefault="00BC2949" w:rsidP="00892232">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892232">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>COZ ma prawo prosić o udostępnienie informacj</w:t>
       </w:r>
-      <w:r w:rsidR="005D075F" w:rsidRPr="0079286C">
+      <w:r w:rsidR="005D075F" w:rsidRPr="00892232">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>i pozwalających na dokonanie weryfikacji</w:t>
       </w:r>
-      <w:r w:rsidR="003B137A" w:rsidRPr="0079286C">
+      <w:r w:rsidR="003B137A" w:rsidRPr="00892232">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="004D7E2E">
+      <w:r w:rsidR="004D7E2E" w:rsidRPr="00892232">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="003B137A" w:rsidRPr="0079286C">
+      <w:r w:rsidR="003B137A" w:rsidRPr="00892232">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>że rezerwujący podmiot jest P</w:t>
       </w:r>
-      <w:r w:rsidRPr="0079286C">
+      <w:r w:rsidRPr="00892232">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">lacówką w rozumieniu </w:t>
       </w:r>
-      <w:r w:rsidR="005D075F" w:rsidRPr="0079286C">
+      <w:r w:rsidR="005D075F" w:rsidRPr="00892232">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>pkt. 1</w:t>
       </w:r>
-      <w:r w:rsidRPr="0079286C">
+      <w:r w:rsidRPr="00892232">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> W przypadku nieotrzymania takich informacji lub stw</w:t>
       </w:r>
-      <w:r w:rsidR="003B137A" w:rsidRPr="0079286C">
+      <w:r w:rsidR="003B137A" w:rsidRPr="00892232">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ierdzenia, że podmiot nie jest P</w:t>
       </w:r>
-      <w:r w:rsidRPr="0079286C">
+      <w:r w:rsidRPr="00892232">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>lacówką – COZ ma prawo do odmowy dokonania danej rezerwacji.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00811F40" w:rsidRDefault="00811F40"/>
-    <w:sectPr w:rsidR="00811F40">
+    <w:p w14:paraId="7C05CDF5" w14:textId="77777777" w:rsidR="00724587" w:rsidRPr="00892232" w:rsidRDefault="001A1667" w:rsidP="00892232">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Zakupienie lub rezerwacja bil</w:t>
+      </w:r>
+      <w:r w:rsidR="0019455F" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">etu wstępu jest równoznaczne z </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>akceptacją postanowień</w:t>
+      </w:r>
+      <w:r w:rsidR="00724587" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05BB1815" w14:textId="77777777" w:rsidR="00724587" w:rsidRPr="00892232" w:rsidRDefault="001A1667" w:rsidP="00892232">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">niniejszego Regulaminu, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54613690" w14:textId="3C1A06D5" w:rsidR="00147A20" w:rsidRPr="00892232" w:rsidRDefault="001A1667" w:rsidP="00892232">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>egulaminu zwiedzania wystaw ora</w:t>
+      </w:r>
+      <w:r w:rsidR="0019455F" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>z przebywania na terenie oddział</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>u F</w:t>
+      </w:r>
+      <w:r w:rsidR="00892232" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>abryka-Emalia Oskara Schindlera -</w:t>
+      </w:r>
+      <w:r w:rsidR="00147A20" w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>https://muzeumkrakowa.pl/oddzialy/regulamin-1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D84DC97" w14:textId="488D7651" w:rsidR="00892232" w:rsidRPr="00892232" w:rsidRDefault="00892232" w:rsidP="00892232">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892232">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Niniejszy Regulamin obowiązuje od dnia 04.05.2026 r.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30771D3D" w14:textId="77777777" w:rsidR="001A1667" w:rsidRPr="00892232" w:rsidRDefault="001A1667" w:rsidP="00892232">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64A9685A" w14:textId="77777777" w:rsidR="00811F40" w:rsidRPr="00892232" w:rsidRDefault="00811F40" w:rsidP="00892232">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52153191" w14:textId="77777777" w:rsidR="00E76936" w:rsidRPr="00892232" w:rsidRDefault="00E76936" w:rsidP="00892232">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="121B5E99" w14:textId="77777777" w:rsidR="00E76936" w:rsidRPr="00892232" w:rsidRDefault="00E76936" w:rsidP="00892232">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00E76936" w:rsidRPr="00892232">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="76A0F6B3" w14:textId="77777777" w:rsidR="004E0538" w:rsidRDefault="004E0538" w:rsidP="008B7973">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="6562DBAA" w14:textId="77777777" w:rsidR="004E0538" w:rsidRDefault="004E0538" w:rsidP="008B7973">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Akrobat">
     <w:panose1 w:val="00000600000000000000"/>
     <w:charset w:val="EE"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000207" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000097" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="3CD0AC6B" w14:textId="77777777" w:rsidR="008B7973" w:rsidRDefault="008B7973">
+    <w:pPr>
+      <w:pStyle w:val="Stopka"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="61BD3583" w14:textId="77777777" w:rsidR="008B7973" w:rsidRDefault="008B7973">
+    <w:pPr>
+      <w:pStyle w:val="Stopka"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="6CFD0582" w14:textId="77777777" w:rsidR="008B7973" w:rsidRDefault="008B7973">
+    <w:pPr>
+      <w:pStyle w:val="Stopka"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="6E1F64B5" w14:textId="77777777" w:rsidR="004E0538" w:rsidRDefault="004E0538" w:rsidP="008B7973">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="294358EF" w14:textId="77777777" w:rsidR="004E0538" w:rsidRDefault="004E0538" w:rsidP="008B7973">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="279B4535" w14:textId="77777777" w:rsidR="008B7973" w:rsidRDefault="008B7973">
+    <w:pPr>
+      <w:pStyle w:val="Nagwek"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="388710D9" w14:textId="77777777" w:rsidR="008B7973" w:rsidRDefault="008B7973">
+    <w:pPr>
+      <w:pStyle w:val="Nagwek"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="41825222" w14:textId="77777777" w:rsidR="008B7973" w:rsidRDefault="008B7973">
+    <w:pPr>
+      <w:pStyle w:val="Nagwek"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="025F16FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3A2C1CB6"/>
     <w:lvl w:ilvl="0" w:tplc="0EFC4A48">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -2063,50 +2857,494 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06772C59"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="01A8C442"/>
+    <w:lvl w:ilvl="0" w:tplc="04150017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="426" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1146" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1866" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2586" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3306" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4026" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4746" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5466" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6186" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0C03113B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D794C766"/>
+    <w:lvl w:ilvl="0" w:tplc="433817BE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0C1B1FA7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C7302CD0"/>
+    <w:lvl w:ilvl="0" w:tplc="71040D28">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="426" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cstheme="minorBidi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1146" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1866" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2586" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3306" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4026" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4746" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5466" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6186" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0CA537E4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2EBC2674"/>
+    <w:lvl w:ilvl="0" w:tplc="04150017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19341EC3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9FA4EC80"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="786" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1506" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2226" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2946" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3666" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4386" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5106" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5826" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6546" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20C43F6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C7302CD0"/>
     <w:lvl w:ilvl="0" w:tplc="71040D28">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="426" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1146" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -2151,51 +3389,579 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4746" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5466" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6186" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="234F56BB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="474218A4"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24906DBD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="ACAE1CAC"/>
+    <w:lvl w:ilvl="0" w:tplc="475624E6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A535D08"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="93DCFB8C"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="644" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1364" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2084" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2804" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3524" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4244" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4964" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5684" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6404" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D79301C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9CB0A732"/>
+    <w:lvl w:ilvl="0" w:tplc="604E010C">
+      <w:start w:val="16"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="320B1771"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F8C2F0B4"/>
+    <w:lvl w:ilvl="0" w:tplc="04150017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="426" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1146" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1866" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2586" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3306" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4026" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4746" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5466" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6186" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44F474AA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DD30F958"/>
+    <w:lvl w:ilvl="0" w:tplc="04150017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1146" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1866" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2586" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3306" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4026" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4746" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5466" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6186" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6906" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45AC19C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6C847906"/>
     <w:lvl w:ilvl="0" w:tplc="04150017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="426" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1146" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -2240,127 +4006,1491 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4746" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5466" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6186" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="466C6BDC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6FC20718"/>
+    <w:lvl w:ilvl="0" w:tplc="04150017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1004" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1724" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2444" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3164" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3884" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4604" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5324" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6044" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6764" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55321EFE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="476A169E"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57C85743"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E8743656"/>
+    <w:lvl w:ilvl="0" w:tplc="04150017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DEA360B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="23BC5640"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E9722AF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A5C866C8"/>
+    <w:lvl w:ilvl="0" w:tplc="04150017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="426" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1146" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1866" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2586" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3306" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4026" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4746" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5466" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6186" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62BE610C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8F183114"/>
+    <w:lvl w:ilvl="0" w:tplc="04150017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="786" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1506" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2226" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2946" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3666" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4386" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5106" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5826" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6546" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C0D000E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C7302CD0"/>
+    <w:lvl w:ilvl="0" w:tplc="71040D28">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="426" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cstheme="minorBidi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1146" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1866" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2586" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3306" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4026" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4746" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5466" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6186" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C4612A1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2DCC5B58"/>
+    <w:lvl w:ilvl="0" w:tplc="A85C60E2">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FE571A2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3870A254"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75A51B55"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="940654AA"/>
+    <w:lvl w:ilvl="0" w:tplc="04150017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75A74BB6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1D524DF6"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F09579D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D7B6D892"/>
+    <w:lvl w:ilvl="0" w:tplc="04150017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="9"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="24">
     <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BC2949"/>
+    <w:rsid w:val="00003131"/>
+    <w:rsid w:val="000144B8"/>
+    <w:rsid w:val="000212EC"/>
+    <w:rsid w:val="00033991"/>
+    <w:rsid w:val="00034CD5"/>
+    <w:rsid w:val="00055C15"/>
+    <w:rsid w:val="000774FF"/>
+    <w:rsid w:val="0008258D"/>
+    <w:rsid w:val="000D3E01"/>
+    <w:rsid w:val="000D7BE7"/>
+    <w:rsid w:val="000E0BFF"/>
+    <w:rsid w:val="000F2841"/>
+    <w:rsid w:val="001132C2"/>
     <w:rsid w:val="0011614B"/>
+    <w:rsid w:val="00133A15"/>
+    <w:rsid w:val="00147A20"/>
     <w:rsid w:val="00155A65"/>
+    <w:rsid w:val="00157D48"/>
+    <w:rsid w:val="0016143F"/>
+    <w:rsid w:val="00166A76"/>
+    <w:rsid w:val="001941F0"/>
+    <w:rsid w:val="0019455F"/>
+    <w:rsid w:val="00194EAE"/>
+    <w:rsid w:val="001A1667"/>
+    <w:rsid w:val="001B091B"/>
+    <w:rsid w:val="001B1DCE"/>
+    <w:rsid w:val="001C40DA"/>
+    <w:rsid w:val="001D24A8"/>
     <w:rsid w:val="001E1E2F"/>
+    <w:rsid w:val="00214519"/>
+    <w:rsid w:val="00252381"/>
+    <w:rsid w:val="00252D49"/>
+    <w:rsid w:val="002629B2"/>
+    <w:rsid w:val="00294BB0"/>
+    <w:rsid w:val="002E2138"/>
+    <w:rsid w:val="002F0E47"/>
+    <w:rsid w:val="00301242"/>
+    <w:rsid w:val="0030419F"/>
     <w:rsid w:val="00311B5E"/>
+    <w:rsid w:val="00346E83"/>
+    <w:rsid w:val="00350821"/>
+    <w:rsid w:val="00350CD3"/>
+    <w:rsid w:val="00350D12"/>
     <w:rsid w:val="00375374"/>
+    <w:rsid w:val="003951FC"/>
     <w:rsid w:val="003B137A"/>
+    <w:rsid w:val="003B370D"/>
+    <w:rsid w:val="003B7E0B"/>
+    <w:rsid w:val="003C3CB2"/>
+    <w:rsid w:val="003C6D7F"/>
+    <w:rsid w:val="003C6DAE"/>
     <w:rsid w:val="003E4728"/>
+    <w:rsid w:val="00416BC1"/>
+    <w:rsid w:val="00422C1D"/>
+    <w:rsid w:val="00427131"/>
     <w:rsid w:val="004479D8"/>
+    <w:rsid w:val="00463324"/>
+    <w:rsid w:val="00465F36"/>
+    <w:rsid w:val="00486120"/>
+    <w:rsid w:val="004932C7"/>
+    <w:rsid w:val="004A2A41"/>
+    <w:rsid w:val="004B6BFA"/>
+    <w:rsid w:val="004D3299"/>
+    <w:rsid w:val="004D7A2A"/>
     <w:rsid w:val="004D7E2E"/>
+    <w:rsid w:val="004E0538"/>
+    <w:rsid w:val="004F2E63"/>
+    <w:rsid w:val="00501A22"/>
     <w:rsid w:val="00506BD5"/>
+    <w:rsid w:val="00522500"/>
+    <w:rsid w:val="005267E9"/>
+    <w:rsid w:val="00532767"/>
+    <w:rsid w:val="00544299"/>
+    <w:rsid w:val="0055012F"/>
+    <w:rsid w:val="0056520F"/>
+    <w:rsid w:val="00570D6E"/>
     <w:rsid w:val="005A48AB"/>
     <w:rsid w:val="005D075F"/>
+    <w:rsid w:val="005E46D1"/>
+    <w:rsid w:val="005E7BD2"/>
+    <w:rsid w:val="006023C3"/>
     <w:rsid w:val="00614E69"/>
+    <w:rsid w:val="00616953"/>
+    <w:rsid w:val="0062273F"/>
+    <w:rsid w:val="006245C1"/>
+    <w:rsid w:val="00631973"/>
+    <w:rsid w:val="006636D1"/>
+    <w:rsid w:val="00664590"/>
+    <w:rsid w:val="006822E6"/>
+    <w:rsid w:val="00682FA5"/>
+    <w:rsid w:val="006A2A38"/>
+    <w:rsid w:val="006C1830"/>
+    <w:rsid w:val="006D4824"/>
+    <w:rsid w:val="006D7868"/>
+    <w:rsid w:val="006E29C9"/>
+    <w:rsid w:val="006E30C7"/>
+    <w:rsid w:val="006F3135"/>
+    <w:rsid w:val="006F468D"/>
+    <w:rsid w:val="007219EB"/>
+    <w:rsid w:val="00724579"/>
+    <w:rsid w:val="00724587"/>
+    <w:rsid w:val="007313F5"/>
+    <w:rsid w:val="007473BD"/>
     <w:rsid w:val="0079286C"/>
+    <w:rsid w:val="007B4D06"/>
+    <w:rsid w:val="007C7F55"/>
+    <w:rsid w:val="007D1514"/>
+    <w:rsid w:val="007E6F8C"/>
+    <w:rsid w:val="007F36BF"/>
+    <w:rsid w:val="00804A8C"/>
     <w:rsid w:val="00811F40"/>
+    <w:rsid w:val="00813B00"/>
+    <w:rsid w:val="00821719"/>
+    <w:rsid w:val="00830810"/>
+    <w:rsid w:val="00854291"/>
+    <w:rsid w:val="008902D0"/>
+    <w:rsid w:val="00892232"/>
+    <w:rsid w:val="008B7973"/>
+    <w:rsid w:val="008C6462"/>
     <w:rsid w:val="008D0770"/>
+    <w:rsid w:val="008D6566"/>
+    <w:rsid w:val="008E6C3E"/>
+    <w:rsid w:val="0090055F"/>
+    <w:rsid w:val="00925B3F"/>
     <w:rsid w:val="00934016"/>
+    <w:rsid w:val="0093413A"/>
+    <w:rsid w:val="00943DF7"/>
+    <w:rsid w:val="00955AD1"/>
+    <w:rsid w:val="00987F2C"/>
+    <w:rsid w:val="00994705"/>
+    <w:rsid w:val="009B7ED9"/>
+    <w:rsid w:val="009C0C60"/>
+    <w:rsid w:val="009C50F3"/>
+    <w:rsid w:val="00A56939"/>
+    <w:rsid w:val="00A5752E"/>
+    <w:rsid w:val="00A85DD5"/>
+    <w:rsid w:val="00A95E38"/>
+    <w:rsid w:val="00AA4832"/>
+    <w:rsid w:val="00AB73F7"/>
+    <w:rsid w:val="00AE6843"/>
     <w:rsid w:val="00AF08C8"/>
+    <w:rsid w:val="00B04703"/>
+    <w:rsid w:val="00B1620B"/>
+    <w:rsid w:val="00B46072"/>
+    <w:rsid w:val="00B520F3"/>
+    <w:rsid w:val="00B71E38"/>
+    <w:rsid w:val="00B74A5F"/>
+    <w:rsid w:val="00B74BAE"/>
+    <w:rsid w:val="00B928C5"/>
+    <w:rsid w:val="00BB12C9"/>
     <w:rsid w:val="00BC2949"/>
+    <w:rsid w:val="00BC6385"/>
+    <w:rsid w:val="00BE6C1A"/>
+    <w:rsid w:val="00C05036"/>
+    <w:rsid w:val="00C30CF8"/>
+    <w:rsid w:val="00C50AA5"/>
+    <w:rsid w:val="00C77A22"/>
     <w:rsid w:val="00C876FC"/>
+    <w:rsid w:val="00C90F9E"/>
+    <w:rsid w:val="00CD3589"/>
+    <w:rsid w:val="00CE5198"/>
+    <w:rsid w:val="00CF0C9B"/>
+    <w:rsid w:val="00CF6985"/>
+    <w:rsid w:val="00D051F5"/>
+    <w:rsid w:val="00D053FA"/>
+    <w:rsid w:val="00D11E7C"/>
+    <w:rsid w:val="00D270AF"/>
+    <w:rsid w:val="00D34003"/>
+    <w:rsid w:val="00D513EA"/>
+    <w:rsid w:val="00D517DE"/>
+    <w:rsid w:val="00D56558"/>
+    <w:rsid w:val="00D60FA3"/>
+    <w:rsid w:val="00D7554B"/>
     <w:rsid w:val="00D93DD6"/>
+    <w:rsid w:val="00DB23FB"/>
+    <w:rsid w:val="00DB56AC"/>
+    <w:rsid w:val="00DC6605"/>
+    <w:rsid w:val="00DD2765"/>
+    <w:rsid w:val="00DF6F94"/>
+    <w:rsid w:val="00E10AE0"/>
+    <w:rsid w:val="00E274AA"/>
+    <w:rsid w:val="00E3233F"/>
+    <w:rsid w:val="00E5794E"/>
+    <w:rsid w:val="00E620BB"/>
+    <w:rsid w:val="00E676A4"/>
+    <w:rsid w:val="00E75A0D"/>
+    <w:rsid w:val="00E76936"/>
+    <w:rsid w:val="00EB2C04"/>
     <w:rsid w:val="00EC0E73"/>
+    <w:rsid w:val="00EC76AB"/>
+    <w:rsid w:val="00F01526"/>
+    <w:rsid w:val="00F0577F"/>
+    <w:rsid w:val="00F065C6"/>
+    <w:rsid w:val="00F12856"/>
+    <w:rsid w:val="00F130AC"/>
+    <w:rsid w:val="00F14117"/>
+    <w:rsid w:val="00F33A58"/>
+    <w:rsid w:val="00F370FB"/>
+    <w:rsid w:val="00F54099"/>
+    <w:rsid w:val="00F57B99"/>
+    <w:rsid w:val="00F63388"/>
+    <w:rsid w:val="00F7048C"/>
+    <w:rsid w:val="00F83AD8"/>
+    <w:rsid w:val="00F84570"/>
+    <w:rsid w:val="00FA5E0C"/>
+    <w:rsid w:val="00FE1155"/>
+    <w:rsid w:val="00FE3729"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="683B2BDC"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F84D16E8-774D-46E0-B61A-E54BE429F765}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Akrobat" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Akrobat" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -2715,50 +5845,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00892232"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
@@ -2805,62 +5936,281 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004D7E2E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
     <w:name w:val="Tekst dymka Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tekstdymka"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004D7E2E"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalnyWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006E30C7"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Pogrubienie">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E30C7"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="NagwekZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008B7973"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
+    <w:name w:val="Nagłówek Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008B7973"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Stopka">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="StopkaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008B7973"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
+    <w:name w:val="Stopka Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Stopka"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008B7973"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoaniedokomentarza">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00664590"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstkomentarza">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstkomentarzaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00664590"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstkomentarzaZnak">
+    <w:name w:val="Tekst komentarza Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstkomentarza"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00664590"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tematkomentarza">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Tekstkomentarza"/>
+    <w:next w:val="Tekstkomentarza"/>
+    <w:link w:val="TematkomentarzaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00664590"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TematkomentarzaZnak">
+    <w:name w:val="Temat komentarza Znak"/>
+    <w:basedOn w:val="TekstkomentarzaZnak"/>
+    <w:link w:val="Tematkomentarza"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00664590"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:divs>
+    <w:div w:id="927542057">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="928536645">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1249080477">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1314868344">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1526476171">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1861970959">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@muzeumkrakowa.pl" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@muzeumkrakowa.pl" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@muzeumkrakowa.pl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bilety.mhk.pl/rezerwacja/formularz.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@muzeumkrakowa.pl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3084,71 +6434,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>4672</Characters>
+  <Pages>3</Pages>
+  <Words>1271</Words>
+  <Characters>7630</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>38</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>63</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5440</CharactersWithSpaces>
+  <CharactersWithSpaces>8884</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jolanta Bańcer</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>