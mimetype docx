--- v0 (2026-06-30)
+++ v1 (2026-07-21)
@@ -1,292 +1,292 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="262DDE2B" w14:textId="45A90FA1" w:rsidR="00857FC4" w:rsidRPr="004B7DB6" w:rsidRDefault="00857FC4" w:rsidP="00FA7233">
+    <w:p w:rsidR="00E85767" w:rsidRPr="004B7DB6" w:rsidRDefault="00E85767" w:rsidP="00E85767">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B7DB6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Regulamin zwiedzania Trasy „Kraków Średniowieczny”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48B0D7AF" w14:textId="77777777" w:rsidR="00857FC4" w:rsidRDefault="00857FC4" w:rsidP="00FA42BF">
+    <w:p w:rsidR="00E85767" w:rsidRDefault="00E85767" w:rsidP="00E85767">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="434F3A07" w14:textId="77777777" w:rsidR="00857FC4" w:rsidRDefault="00857FC4" w:rsidP="00FA42BF">
+    <w:p w:rsidR="00E85767" w:rsidRDefault="00E85767" w:rsidP="00E85767">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>§ 1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5171F622" w14:textId="77777777" w:rsidR="00857FC4" w:rsidRPr="004B7DB6" w:rsidRDefault="00857FC4" w:rsidP="00FA42BF">
+    <w:p w:rsidR="00E85767" w:rsidRPr="004B7DB6" w:rsidRDefault="00E85767" w:rsidP="00E85767">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B7DB6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Informacje o Trasie „Kraków Średniowieczny”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BFC5D28" w14:textId="77777777" w:rsidR="00857FC4" w:rsidRPr="004B7DB6" w:rsidRDefault="00857FC4" w:rsidP="00FA42BF">
+    <w:p w:rsidR="00E85767" w:rsidRPr="004B7DB6" w:rsidRDefault="00E85767" w:rsidP="00E85767">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B7DB6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Trasę „Kraków Średniowieczny” tworzą </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>następujący oddział wraz z jego filiami</w:t>
       </w:r>
       <w:r w:rsidRPr="004B7DB6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B8E831A" w14:textId="77777777" w:rsidR="00857FC4" w:rsidRPr="004B7DB6" w:rsidRDefault="00857FC4" w:rsidP="00FA42BF">
+    <w:p w:rsidR="00E85767" w:rsidRPr="004B7DB6" w:rsidRDefault="00E85767" w:rsidP="00E85767">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Oddział </w:t>
       </w:r>
       <w:r w:rsidRPr="004B7DB6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Rynek Podziemny,  Rynek Główny 1, 31-042 Kraków</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65483F6E" w14:textId="77777777" w:rsidR="00857FC4" w:rsidRPr="004B7DB6" w:rsidRDefault="00857FC4" w:rsidP="00FA42BF">
+    <w:p w:rsidR="00E85767" w:rsidRPr="004B7DB6" w:rsidRDefault="00E85767" w:rsidP="00E85767">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Filia </w:t>
       </w:r>
       <w:r w:rsidRPr="004B7DB6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Wieża Ratuszowa, Rynek Główny 1, 31-001 Kraków</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FB647A3" w14:textId="77777777" w:rsidR="00857FC4" w:rsidRPr="004B7DB6" w:rsidRDefault="00857FC4" w:rsidP="00FA42BF">
+    <w:p w:rsidR="00E85767" w:rsidRPr="004B7DB6" w:rsidRDefault="00E85767" w:rsidP="00E85767">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Filia </w:t>
       </w:r>
       <w:r w:rsidRPr="004B7DB6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Barbakan, ul. Basztowa, 30-547 Kraków</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EE7088A" w14:textId="77777777" w:rsidR="00857FC4" w:rsidRDefault="00857FC4" w:rsidP="00FA42BF">
+    <w:p w:rsidR="00E85767" w:rsidRDefault="00E85767" w:rsidP="00E85767">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Filia </w:t>
       </w:r>
       <w:r w:rsidRPr="004B7DB6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Mury Obronne ul. Pijarska, 30-547 Kraków</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="703F652E" w14:textId="77777777" w:rsidR="00857FC4" w:rsidRDefault="00857FC4" w:rsidP="00FA42BF">
+    <w:p w:rsidR="00E85767" w:rsidRDefault="00E85767" w:rsidP="00E85767">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B1987C0" w14:textId="77777777" w:rsidR="00857FC4" w:rsidRPr="004B7DB6" w:rsidRDefault="00857FC4" w:rsidP="00FA42BF">
+    <w:p w:rsidR="00E85767" w:rsidRPr="004B7DB6" w:rsidRDefault="00E85767" w:rsidP="00E85767">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B7DB6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>§ 2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D79BC46" w14:textId="77777777" w:rsidR="00857FC4" w:rsidRPr="004B7DB6" w:rsidRDefault="00857FC4" w:rsidP="00FA42BF">
+    <w:p w:rsidR="00E85767" w:rsidRPr="004B7DB6" w:rsidRDefault="00E85767" w:rsidP="00E85767">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B7DB6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Postanowienia ogólne</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32389602" w14:textId="77777777" w:rsidR="00857FC4" w:rsidRPr="004B7DB6" w:rsidRDefault="00857FC4" w:rsidP="00FA42BF">
+    <w:p w:rsidR="00E85767" w:rsidRPr="004B7DB6" w:rsidRDefault="00E85767" w:rsidP="00E85767">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B7DB6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Trasa „Kraków Średniowieczny” udostępnian</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">a jest dla zwiedzających od kwietnia </w:t>
       </w:r>
       <w:r w:rsidRPr="004B7DB6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>do końca października</w:t>
@@ -318,89 +318,89 @@
       <w:hyperlink r:id="rId5" w:history="1">
         <w:r w:rsidRPr="004B7DB6">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>muzeumkrakowa.pl/</w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="004B7DB6">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>oddzialy</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="004B7DB6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FDF96A1" w14:textId="77777777" w:rsidR="00857FC4" w:rsidRDefault="00857FC4" w:rsidP="00FA42BF">
+    <w:p w:rsidR="00E85767" w:rsidRDefault="00E85767" w:rsidP="00E85767">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>§ 3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FA27866" w14:textId="77777777" w:rsidR="00857FC4" w:rsidRPr="004B7DB6" w:rsidRDefault="00857FC4" w:rsidP="00FA42BF">
+    <w:p w:rsidR="00E85767" w:rsidRPr="004B7DB6" w:rsidRDefault="00E85767" w:rsidP="00E85767">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B7DB6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Ceny biletów na Trasę „Kraków Średniowieczny”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16F1E010" w14:textId="77777777" w:rsidR="00857FC4" w:rsidRPr="004B7DB6" w:rsidRDefault="00857FC4" w:rsidP="00FA42BF">
+    <w:p w:rsidR="00E85767" w:rsidRPr="004B7DB6" w:rsidRDefault="00E85767" w:rsidP="00E85767">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B7DB6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Cennik biletów dostępny jest w kasach biletowych </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> oddziału</w:t>
       </w:r>
       <w:r w:rsidRPr="004B7DB6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> i filii </w:t>
       </w:r>
@@ -453,100 +453,100 @@
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>bileto</w:t>
         </w:r>
         <w:r w:rsidRPr="004B7DB6">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>w</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="004B7DB6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="582D74CB" w14:textId="77777777" w:rsidR="00857FC4" w:rsidRDefault="00857FC4" w:rsidP="00FA42BF">
-[...7 lines deleted...]
-    <w:p w14:paraId="62E66550" w14:textId="77777777" w:rsidR="00857FC4" w:rsidRPr="004B7DB6" w:rsidRDefault="00857FC4" w:rsidP="00FA42BF">
+    <w:p w:rsidR="00E85767" w:rsidRDefault="00E85767" w:rsidP="00E85767">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E85767" w:rsidRPr="004B7DB6" w:rsidRDefault="00E85767" w:rsidP="00E85767">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B7DB6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>§ 4</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BC99889" w14:textId="77777777" w:rsidR="00857FC4" w:rsidRPr="004B7DB6" w:rsidRDefault="00857FC4" w:rsidP="00FA42BF">
+    <w:p w:rsidR="00E85767" w:rsidRPr="004B7DB6" w:rsidRDefault="00E85767" w:rsidP="00E85767">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B7DB6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Zakup i rezerwacja biletu łączonego na Trasę „Kraków Średniowieczny” </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FED9DE1" w14:textId="77777777" w:rsidR="00857FC4" w:rsidRPr="004B7DB6" w:rsidRDefault="00857FC4" w:rsidP="00FA42BF">
+    <w:p w:rsidR="00E85767" w:rsidRPr="004B7DB6" w:rsidRDefault="00E85767" w:rsidP="00E85767">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B7DB6">
         <w:rPr>
           <w:rStyle w:val="Pogrubienie"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Bilet łączony na </w:t>
       </w:r>
       <w:r w:rsidRPr="004B7DB6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Trasę „Kraków Średniowieczny”</w:t>
       </w:r>
       <w:r w:rsidRPr="004B7DB6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -565,56 +565,56 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>io w kasach oddziału i filii wskazanych w § 1</w:t>
       </w:r>
       <w:r w:rsidRPr="004B7DB6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, a także w Centrum Obsługi Zwiedzających </w:t>
       </w:r>
       <w:r w:rsidRPr="004B7DB6">
         <w:rPr>
           <w:rStyle w:val="Pogrubienie"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(Pałac Krzysztofory, Rynek Główny 35).</w:t>
       </w:r>
       <w:r w:rsidRPr="004B7DB6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19CE9FFA" w14:textId="77777777" w:rsidR="00857FC4" w:rsidRPr="004B7DB6" w:rsidRDefault="00857FC4" w:rsidP="00FA42BF">
+    <w:p w:rsidR="00E85767" w:rsidRPr="004B7DB6" w:rsidRDefault="00E85767" w:rsidP="00E85767">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B7DB6">
         <w:rPr>
           <w:rStyle w:val="Pogrubienie"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Bilet na</w:t>
       </w:r>
       <w:r w:rsidRPr="004B7DB6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Trasę „Kraków Średniowieczny” </w:t>
       </w:r>
       <w:r w:rsidRPr="004B7DB6">
         <w:rPr>
           <w:rStyle w:val="Pogrubienie"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -648,77 +648,77 @@
       <w:r w:rsidRPr="004B7DB6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">zwiedzania </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>wystawy w oddziale Rynek</w:t>
       </w:r>
       <w:r w:rsidRPr="004B7DB6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Podziemny (tzn.  filie wskazane w § 1 pkt. 2-4 można zwiedzić  na 7 dni przed i 7 dni po wyznaczonym na bilecie dniu zwiedzania wystawy w oddziale Rynek Podziemny).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26DBE821" w14:textId="77777777" w:rsidR="00857FC4" w:rsidRPr="004B7DB6" w:rsidRDefault="00857FC4" w:rsidP="00FA42BF">
+    <w:p w:rsidR="00E85767" w:rsidRPr="004B7DB6" w:rsidRDefault="00E85767" w:rsidP="00E85767">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B7DB6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Bilety łączone na Trasę „Kraków Średniowieczny” nie są sprzedawane na dzień nieodpłatnego wstępu do oddziału Rynek Podziemny. W ten dzień bilet łączony obowiązuje tylko w filiach.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D64F734" w14:textId="77777777" w:rsidR="00857FC4" w:rsidRPr="004B7DB6" w:rsidRDefault="00857FC4" w:rsidP="00FA42BF">
+    <w:p w:rsidR="00E85767" w:rsidRPr="004B7DB6" w:rsidRDefault="00E85767" w:rsidP="00E85767">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA42BF">
         <w:rPr>
           <w:rStyle w:val="Hipercze"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Bilet na Trasę </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA42BF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>„Kraków Średniowieczny”</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA42BF">
@@ -741,915 +741,622 @@
       <w:r w:rsidRPr="00FA42BF">
         <w:rPr>
           <w:rStyle w:val="Hipercze"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="007551B5">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>https://bilety.mhk.pl/regulamin-sprzedazy-internetowej-biletow.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hipercze"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="056C6F18" w14:textId="01C97E44" w:rsidR="00857FC4" w:rsidRPr="00FA7233" w:rsidRDefault="00857FC4" w:rsidP="00FA42BF">
+    <w:p w:rsidR="00E85767" w:rsidRPr="00FA42BF" w:rsidRDefault="00E85767" w:rsidP="00E85767">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA42BF">
+        <w:rPr>
           <w:rStyle w:val="Pogrubienie"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:bCs w:val="0"/>
-[...5 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Zwiedzający dokonujący rezerwacji poprzez stronę internetową mogą wykupić zarezerwowane bilety wcześniej w Centrum Obsługi Zwiedzających  lub w dniu zwiedzania w kasach oddziału Rynek Podziemny oraz w kasach filii.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29FDA3F6" w14:textId="3B5CFCA2" w:rsidR="00FA7233" w:rsidRDefault="00FA7233" w:rsidP="00FA7233">
-[...21 lines deleted...]
-    <w:p w14:paraId="2BEEA018" w14:textId="77777777" w:rsidR="00857FC4" w:rsidRPr="004B7DB6" w:rsidRDefault="00857FC4" w:rsidP="00FA42BF">
+    <w:p w:rsidR="00E85767" w:rsidRPr="004B7DB6" w:rsidRDefault="00E85767" w:rsidP="00E85767">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B7DB6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>§ 5</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C809148" w14:textId="77777777" w:rsidR="00857FC4" w:rsidRPr="00FA42BF" w:rsidRDefault="00857FC4" w:rsidP="00FA42BF">
+    <w:p w:rsidR="00E85767" w:rsidRPr="00FA42BF" w:rsidRDefault="00E85767" w:rsidP="00E85767">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Hipercze"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA42BF">
         <w:rPr>
           <w:rStyle w:val="Hipercze"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Pozostałe uregulowania</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B526BD1" w14:textId="77777777" w:rsidR="00857FC4" w:rsidRPr="00FA42BF" w:rsidRDefault="00857FC4" w:rsidP="00FA42BF">
+    <w:p w:rsidR="00E85767" w:rsidRPr="00FA42BF" w:rsidRDefault="00E85767" w:rsidP="00E85767">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipercze"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA42BF">
         <w:rPr>
           <w:rStyle w:val="Hipercze"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Zwiedzający ma obowiązek zapoznania się i stosowania Regulaminów zwiedzania oddziału oraz filii tworzących Trasę „Kraków Średniowieczny”, które dostępne są na stronie Muzeum pod adresem:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53FF2A15" w14:textId="25D27555" w:rsidR="00857FC4" w:rsidRPr="00FA42BF" w:rsidRDefault="00857FC4" w:rsidP="00FA42BF">
+    <w:p w:rsidR="00E85767" w:rsidRPr="00FA42BF" w:rsidRDefault="00E85767" w:rsidP="00E85767">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipercze"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA42BF">
         <w:rPr>
           <w:rStyle w:val="Hipercze"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Rynek Podziemny: </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidR="00FA42BF" w:rsidRPr="00053ADC">
+        <w:r w:rsidRPr="00053ADC">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>http://muzeumkrakowa.pl/oddzialy/regulamin-zwiedzia-9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FA42BF">
         <w:rPr>
           <w:rStyle w:val="Hipercze"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EFE5CE3" w14:textId="270AFB88" w:rsidR="00857FC4" w:rsidRPr="00FA42BF" w:rsidRDefault="00857FC4" w:rsidP="00FA42BF">
+    <w:p w:rsidR="00E85767" w:rsidRPr="00FA42BF" w:rsidRDefault="00E85767" w:rsidP="00E85767">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA42BF">
         <w:rPr>
           <w:rStyle w:val="Hipercze"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Wieża Ratuszowa: </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="00FA42BF" w:rsidRPr="00053ADC">
+        <w:r w:rsidRPr="00053ADC">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>https://muzeumkrakowa.pl/oddzialy/regulamin-zwiedzania-wiezy-ratuszowej</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00FA42BF">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hipercze"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA42BF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F3E7AEE" w14:textId="2BD60A00" w:rsidR="00857FC4" w:rsidRPr="00FA42BF" w:rsidRDefault="00857FC4" w:rsidP="00FA42BF">
+    <w:p w:rsidR="00E85767" w:rsidRPr="00FA42BF" w:rsidRDefault="00E85767" w:rsidP="00E85767">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA42BF">
         <w:rPr>
           <w:rStyle w:val="Hipercze"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Barbakan i Mury Obronne: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="00FA42BF" w:rsidRPr="00053ADC">
+        <w:r w:rsidRPr="00053ADC">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>https://muzeumkrakowa.pl/oddzialy/regulamin-zwiedzania-barbakanu-i-murow-obronnych-w-roku-2026-r</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1AFEF014" w14:textId="77777777" w:rsidR="00857FC4" w:rsidRPr="00FA42BF" w:rsidRDefault="00857FC4" w:rsidP="00FA42BF">
+    <w:p w:rsidR="00E85767" w:rsidRPr="00FA42BF" w:rsidRDefault="00E85767" w:rsidP="00E85767">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipercze"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA42BF">
         <w:rPr>
           <w:rStyle w:val="Hipercze"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Wejście do każdego obiektu każdorazowo wymaga zeskanowania biletu przez pracownika Muzeum.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="414CED3B" w14:textId="77777777" w:rsidR="00857FC4" w:rsidRPr="00FA42BF" w:rsidRDefault="00857FC4" w:rsidP="00FA42BF">
+    <w:p w:rsidR="00E85767" w:rsidRPr="00FA42BF" w:rsidRDefault="00E85767" w:rsidP="00E85767">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipercze"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA42BF">
         <w:rPr>
           <w:rStyle w:val="Hipercze"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Muzeum nie gwarantuje możliwości zwiedzenia całej trasy „Kraków Średniowieczny” w jednym dniu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F35D297" w14:textId="77777777" w:rsidR="00857FC4" w:rsidRPr="00FA42BF" w:rsidRDefault="00857FC4" w:rsidP="00FA42BF">
+    <w:p w:rsidR="00E85767" w:rsidRPr="00FA42BF" w:rsidRDefault="00E85767" w:rsidP="00E85767">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA42BF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Regulamin biletu łączonego dostępny jest w kasach biletowych oraz na stronie internetowej Muzeum . </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EDCC2C0" w14:textId="1970EE93" w:rsidR="00857FC4" w:rsidRPr="00FA42BF" w:rsidRDefault="00857FC4" w:rsidP="00FA42BF">
+    <w:p w:rsidR="00E85767" w:rsidRPr="00FA42BF" w:rsidRDefault="00E85767" w:rsidP="00E85767">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipercze"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA42BF">
         <w:rPr>
           <w:rStyle w:val="Hipercze"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Przed wizytą w Muzeum zaleca się sprawdzenie, czy w wybranym dniu Oddział/filia będzie otwarty dla zwiedzających. Muzeum publikuje informacje dotyczące godzin otwarcia oraz czasowego wyłączenia poszczególnych oddziałów/filii dla zwiedzających na swojej stronie internetowej w zakładce </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="00FA42BF" w:rsidRPr="00053ADC">
+        <w:r w:rsidRPr="00053ADC">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>https://muzeumkrakowa.pl/oddzialy</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00FA42BF">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hipercze"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4627F5B3" w14:textId="77777777" w:rsidR="00857FC4" w:rsidRPr="00FA42BF" w:rsidRDefault="00857FC4" w:rsidP="00FA42BF">
+    <w:p w:rsidR="00E85767" w:rsidRPr="00FA42BF" w:rsidRDefault="00E85767" w:rsidP="00E85767">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA42BF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Muzeum zastrzega sobie prawo do zamknięcia obiektów lub skrócenia ich godzin otwarcia, szczególnie z uwagi na niekorzystne warunki atmosferyczne (Barbakan, Mury Obronne to obiekty plenerowe), które mogą skutkować czasowym zamknięciem obiektu lub ograniczeniem zwiedzania. W przypadku zamknięcia oddziału lub jego filii w dniach uprzednio ogłoszonych na stronie internetowej oddziału lub filii, ważność biletu nie zostaje przedłużona. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0609A57A" w14:textId="77777777" w:rsidR="00857FC4" w:rsidRPr="00FA42BF" w:rsidRDefault="00857FC4" w:rsidP="00FA42BF">
+    <w:p w:rsidR="00E85767" w:rsidRPr="00FA42BF" w:rsidRDefault="00E85767" w:rsidP="00E85767">
       <w:pPr>
         <w:pStyle w:val="NormalnyWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipercze"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA42BF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Muzeum zastrzega sobie prawo do nie wpuszczenia na wystawę „Śladem europejskiej tożsamości Krakowa” prezentowaną w oddziale Rynek Podziemny osób, które stawią się w tym oddziale w innym dniu lub godzinie, niż wskazane na bilecie, bez obowiązku zwrotu kosztów zakupu biletów.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B1DFDCE" w14:textId="5F7260E1" w:rsidR="00857FC4" w:rsidRPr="00FA42BF" w:rsidRDefault="00857FC4" w:rsidP="00FA42BF">
+    <w:p w:rsidR="00E85767" w:rsidRPr="00FA42BF" w:rsidRDefault="00E85767" w:rsidP="00E85767">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA42BF">
         <w:rPr>
           <w:rStyle w:val="Hipercze"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Dodatkowe informacje dotyczące zwiedzania Trasy „Kraków Średniowieczny”  można uzyskać na stronie internetowej Muzeum pod adresem </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA42BF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">dedykowanym Trasie, </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA42BF">
         <w:rPr>
           <w:rStyle w:val="Hipercze"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> w Centrum Obsługi Zwiedzających pod nr tel. (12) 426-50-60, od poniedziałku do piątku w godz. 10.00 do 19.00 lub pocztą elektroniczną: </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="00FA42BF" w:rsidRPr="00053ADC">
+        <w:r w:rsidRPr="00053ADC">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>info@muzeumkrakowa.pl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FA42BF">
         <w:rPr>
           <w:rStyle w:val="Hipercze"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> lub też </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="00FA42BF" w:rsidRPr="00053ADC">
+        <w:r w:rsidRPr="00053ADC">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>rynek@muzeumkrakowa.pl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FA42BF">
         <w:rPr>
           <w:rStyle w:val="Hipercze"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> oraz </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidR="00FA42BF" w:rsidRPr="00053ADC">
+        <w:r w:rsidRPr="00053ADC">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>rynekpodziemnyfilie@muzeumkrakowa.pl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FA42BF">
         <w:rPr>
           <w:rStyle w:val="Hipercze"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>. Zakupienie lub rezerwacja biletu wstępu jest równoznaczne z akceptacją niniejszego Regulaminu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="089EA26E" w14:textId="534D302B" w:rsidR="00857FC4" w:rsidRPr="00FA42BF" w:rsidRDefault="00FA42BF" w:rsidP="00FA42BF">
+    <w:p w:rsidR="00E85767" w:rsidRPr="00FA42BF" w:rsidRDefault="00E85767" w:rsidP="00E85767">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Regulamin obowiązuje od dnia 1 lipca 2026 r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48C9FA3A" w14:textId="77777777" w:rsidR="00857FC4" w:rsidRPr="00FA42BF" w:rsidRDefault="00857FC4" w:rsidP="00FA42BF">
+    <w:p w:rsidR="00E85767" w:rsidRPr="00FA42BF" w:rsidRDefault="00E85767" w:rsidP="00E85767">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0791599E" w14:textId="77777777" w:rsidR="00857FC4" w:rsidRPr="004B7DB6" w:rsidRDefault="00857FC4" w:rsidP="00FA42BF">
+    <w:p w:rsidR="00E85767" w:rsidRPr="004B7DB6" w:rsidRDefault="00E85767" w:rsidP="00E85767">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BDF0999" w14:textId="77777777" w:rsidR="006E5A0D" w:rsidRPr="00D311EE" w:rsidRDefault="006E5A0D" w:rsidP="00FA42BF">
-[...7 lines deleted...]
-    <w:sectPr w:rsidR="006E5A0D" w:rsidRPr="00D311EE" w:rsidSect="006E5A0D">
+    <w:p w:rsidR="00E85767" w:rsidRPr="00D311EE" w:rsidRDefault="00E85767" w:rsidP="00E85767">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00232B4F" w:rsidRDefault="00232B4F">
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:sectPr w:rsidR="00232B4F" w:rsidSect="006E5A0D">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1135" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00A84DCC"/>
-[...265 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23FB1D8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FB429B9C"/>
     <w:lvl w:ilvl="0" w:tplc="04150017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -1691,229 +1398,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...177 lines deleted...]
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43512C91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F89E9224"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -1955,51 +1484,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DD34E0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ED3CA8B4"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2041,316 +1570,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...264 lines deleted...]
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C4F25E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5F94200E"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -2396,218 +1660,109 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="2"/>
-[...10 lines deleted...]
-  <w:num w:numId="8">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...10 lines deleted...]
-    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00290DD9"/>
-[...86 lines deleted...]
-    <w:rsid w:val="00FA7233"/>
+    <w:rsidRoot w:val="00B22BAC"/>
+    <w:rsid w:val="00232B4F"/>
+    <w:rsid w:val="00B22BAC"/>
+    <w:rsid w:val="00E85767"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="589319A4"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{D0685D05-895B-4426-A936-114AE9E9AD92}"/>
+  <w15:docId w15:val="{26E8F995-4C5E-4143-A82B-E63BEAC72379}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2960,234 +2115,127 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00451708"/>
+    <w:rsid w:val="00E85767"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hipercze">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00520268"/>
+    <w:rsid w:val="00E85767"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Akapitzlist">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normalny"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00233662"/>
+    <w:rsid w:val="00E85767"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Pogrubienie">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="00F531BD"/>
+    <w:rsid w:val="00E85767"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalnyWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normalny"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E11C4D"/>
+    <w:rsid w:val="00E85767"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
-  </w:style>
-[...105 lines deleted...]
-    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bilety.mhk.pl/regulamin-sprzedazy-internetowej-biletow.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@muzeumkrakowa.pl" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://muzeumkrakowa.pl/godziny-otwarcia-i-ceny-biletow" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://muzeumkrakowa.pl/oddzialy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\jbancer\AppData\Local\Temp\notesF8AAC9\bilety.muzeumkrakowa.pl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://muzeumkrakowa.pl/oddzialy/regulamin-zwiedzania-barbakanu-i-murow-obronnych-w-roku-2026-r" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://muzeumkrakowa.pl/oddzialy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rynekpodziemnyfilie@muzeumkrakowa.pl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://muzeumkrakowa.pl/oddzialy/regulamin-zwiedzania-wiezy-ratuszowej" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://muzeumkrakowa.pl/oddzialy/regulamin-zwiedzia-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rynek@muzeumkrakowa.pl" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -3426,69 +2474,53 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>766</Words>
-  <Characters>4599</Characters>
+  <Characters>4598</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>38</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5355</CharactersWithSpaces>
+  <CharactersWithSpaces>5354</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Monika Kot</dc:creator>
+  <dc:creator>Agnieszka Gadek</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>