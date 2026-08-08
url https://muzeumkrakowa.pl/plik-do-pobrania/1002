--- v1 (2025-12-10)
+++ v2 (2026-08-08)
@@ -42,141 +42,144 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3B4D88F1" w14:textId="1DF74B7D" w:rsidR="00BB570C" w:rsidRDefault="00BB570C" w:rsidP="006F094C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F094C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Zgodnie z art. 13 i 14 Rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. (RODO), Muzeum Historyczne Miasta Krakowa, z siedzibą przy Rynku Głównym 35, 31-011 Kraków, informuje o zasadach przetwarzania danych osobowych w ramach przeprowadzania wywiadów, nagrań wizerunku oraz głosu w celach wydawniczych, edukacyjnych oraz w ramach badań kulturowych i historycznych.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3317B00F" w14:textId="77777777" w:rsidR="006F094C" w:rsidRPr="006F094C" w:rsidRDefault="006F094C" w:rsidP="006F094C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="1F4E57BC" w14:textId="77777777" w:rsidR="006F094C" w:rsidRPr="006F094C" w:rsidRDefault="00BB570C" w:rsidP="006F094C">
+    </w:p>
+    <w:p w14:paraId="1F4E57BC" w14:textId="2437DD11" w:rsidR="006F094C" w:rsidRPr="006F094C" w:rsidRDefault="00BB570C" w:rsidP="006F094C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F094C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidRPr="006F094C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Administratorem danych osobowych jest Muzeum Historyczne Miasta Krakowa,</w:t>
       </w:r>
       <w:r w:rsidR="006F094C" w:rsidRPr="006F094C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Rynek Główny 35, 31-011 Kraków, </w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Rynek Główny 35, 31-011 Kraków, telefon: +48126192301, mail: </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidR="006F094C" w:rsidRPr="006F094C">
+        <w:r w:rsidR="001A1889" w:rsidRPr="005C0422">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
-          <w:t>iod24@agileo.it</w:t>
+          <w:t>sekretariat@muzeumkrakowa.pl</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="001A1889">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="7310A7DA" w14:textId="77777777" w:rsidR="006F094C" w:rsidRPr="006F094C" w:rsidRDefault="006F094C" w:rsidP="006F094C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40D13A0D" w14:textId="397AC26F" w:rsidR="006F094C" w:rsidRPr="006F094C" w:rsidRDefault="00BB570C" w:rsidP="006F094C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F094C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F094C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W sprawach związanych z ochroną danych osobowych można kontaktować się z Inspektorem Ochrony Danych pod adresem e-mail: </w:t>
+      </w:r>
       <w:r w:rsidR="006F094C" w:rsidRPr="006F094C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> tel. +48327212066</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006F094C" w:rsidRPr="006F094C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidR="00FD6AF8" w:rsidRPr="005C0422">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>iod@muzeumkrakowa.pl</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00FD6AF8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006F094C" w:rsidRPr="006F094C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>oraz pisemnie na adres administratora.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="264F7CA2" w14:textId="77777777" w:rsidR="006F094C" w:rsidRPr="006F094C" w:rsidRDefault="006F094C" w:rsidP="006F094C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6686063A" w14:textId="4FE2076A" w:rsidR="00BB570C" w:rsidRPr="006F094C" w:rsidRDefault="00BB570C" w:rsidP="006F094C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -511,58 +514,51 @@
       </w:pPr>
       <w:r w:rsidRPr="006F094C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>przepisy wykonawcze wydane na podstawie powyższych.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0683F747" w14:textId="572D31D6" w:rsidR="003009AA" w:rsidRPr="006F094C" w:rsidRDefault="003009AA" w:rsidP="006F094C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F094C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Państwa dane osobowe możemy przetwarzać również na podstawie wyrażonej wcześniej zgody. Zgodę na przetwarzanie danych osobowych w celach innych niż realizacja zadań statutowych, możecie Państwo wycofać w dowolnym momencie w ten sam sposób w jaki ją </w:t>
-[...6 lines deleted...]
-        <w:t>Państwo wyrazili. Oświadczenie o wycofaniu zgodny można przesłać na adres korespondencyjny Administratora bądź mailowy podany powyżej.</w:t>
+        <w:t>Państwa dane osobowe możemy przetwarzać również na podstawie wyrażonej wcześniej zgody. Zgodę na przetwarzanie danych osobowych w celach innych niż realizacja zadań statutowych, możecie Państwo wycofać w dowolnym momencie w ten sam sposób w jaki ją Państwo wyrazili. Oświadczenie o wycofaniu zgodny można przesłać na adres korespondencyjny Administratora bądź mailowy podany powyżej.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="581C35CD" w14:textId="77777777" w:rsidR="003009AA" w:rsidRPr="006F094C" w:rsidRDefault="003009AA" w:rsidP="006F094C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F094C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r w:rsidRPr="006F094C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Przechowujemy Państwa dane osobowe przez czas określony w szczegółowych przepisach prawa, a następnie przekazujemy je do archiwum. </w:t>
       </w:r>
     </w:p>
@@ -591,51 +587,58 @@
       </w:pPr>
       <w:r w:rsidRPr="006F094C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Wynika to ze szczególnej roli Muzeum jako instytucji gromadzącej dobra kultury i dokumentację im towarzyszącą. Podstawy prawne takiego działania wynikają z:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E43FFF4" w14:textId="362A6D78" w:rsidR="003009AA" w:rsidRPr="006F094C" w:rsidRDefault="003009AA" w:rsidP="006F094C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F094C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>art. 5 ust. 1 lit. e) RODO, który stanowi, że dane osobowe muszą być przechowywane w formie umożliwiającej identyfikację osoby, której dane dotyczą, przez okres nie dłuższy, niż jest to niezbędne do celów, w których dane te są przetwarzane; dane osobowe można przechowywać przez okres dłuższy, o ile będą one przetwarzane wyłącznie do celów archiwalnych w interesie publicznym, do celów badań naukowych lub historycznych lub do celów statystycznych na mocy art. 89 ust. 1, z zastrzeżeniem że wdrożone zostaną odpowiednie środki techniczne i organizacyjne wymagane na mocy niniejszego rozporządzenia w celu ochrony praw i wolności osób, których dane dotyczą („ograniczenie przechowywania”).</w:t>
+        <w:t xml:space="preserve">art. 5 ust. 1 lit. e) RODO, który stanowi, że dane osobowe muszą być przechowywane w formie umożliwiającej identyfikację osoby, której dane dotyczą, przez okres nie dłuższy, niż jest to niezbędne do celów, w których dane te są przetwarzane; dane osobowe można przechowywać </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F094C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>przez okres dłuższy, o ile będą one przetwarzane wyłącznie do celów archiwalnych w interesie publicznym, do celów badań naukowych lub historycznych lub do celów statystycznych na mocy art. 89 ust. 1, z zastrzeżeniem że wdrożone zostaną odpowiednie środki techniczne i organizacyjne wymagane na mocy niniejszego rozporządzenia w celu ochrony praw i wolności osób, których dane dotyczą („ograniczenie przechowywania”).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1675D355" w14:textId="307D3438" w:rsidR="00BB570C" w:rsidRPr="006F094C" w:rsidRDefault="003009AA" w:rsidP="006F094C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F094C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>W związku z powyższym, działalność Muzeum jako państwowej instytucji kultury w zakresie przetwarzania danych osobowych w aspekcie prowadzonej działalności statutowej podlega pod cele archiwalne w interesie publicznym, a także ma związek z prowadzonymi badaniami naukowymi i historycznymi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="659A634A" w14:textId="1A043C9F" w:rsidR="003009AA" w:rsidRPr="006F094C" w:rsidRDefault="003009AA" w:rsidP="006F094C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1013,79 +1016,79 @@
 <w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
   <w16cex:commentExtensible w16cex:durableId="12921B95" w16cex:dateUtc="2025-02-05T14:44:00Z"/>
 </w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="2F9667EB" w16cid:durableId="12921B95"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0AFC0D7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="52CAA8DA"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -2257,85 +2260,88 @@
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BB570C"/>
+    <w:rsid w:val="001A1889"/>
     <w:rsid w:val="001D3BA1"/>
     <w:rsid w:val="003009AA"/>
     <w:rsid w:val="00354F78"/>
     <w:rsid w:val="00360B71"/>
     <w:rsid w:val="00380978"/>
     <w:rsid w:val="00531436"/>
     <w:rsid w:val="005C756D"/>
     <w:rsid w:val="006F094C"/>
+    <w:rsid w:val="00845734"/>
     <w:rsid w:val="009A4E05"/>
     <w:rsid w:val="00AD3BAE"/>
     <w:rsid w:val="00B73111"/>
     <w:rsid w:val="00BB570C"/>
     <w:rsid w:val="00BC3AA9"/>
     <w:rsid w:val="00CB4E66"/>
     <w:rsid w:val="00CF224B"/>
     <w:rsid w:val="00D90DCF"/>
     <w:rsid w:val="00D91318"/>
     <w:rsid w:val="00DF085F"/>
     <w:rsid w:val="00DF483A"/>
     <w:rsid w:val="00E57A1B"/>
     <w:rsid w:val="00F0286D"/>
+    <w:rsid w:val="00FD6AF8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="03D1B5BE"/>
@@ -3420,51 +3426,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1640651821">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iod24@agileo.it" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iod@muzeumkrakowa.pl" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sekretariat@muzeumkrakowa.pl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3723,69 +3729,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>908</Words>
-  <Characters>5452</Characters>
+  <Words>985</Words>
+  <Characters>5420</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>45</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6348</CharactersWithSpaces>
+  <CharactersWithSpaces>6393</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Konto Pracownicze</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>