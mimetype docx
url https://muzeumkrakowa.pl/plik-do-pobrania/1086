--- v0 (2025-12-10)
+++ v1 (2026-08-08)
@@ -39,157 +39,151 @@
           <w:bCs/>
         </w:rPr>
         <w:t>Klauzula informacyjna</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7941EB33" w14:textId="77777777" w:rsidR="00294CA1" w:rsidRPr="002F12E3" w:rsidRDefault="00294CA1" w:rsidP="00294CA1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EE8AB04" w14:textId="72F65F92" w:rsidR="002F12E3" w:rsidRPr="002F12E3" w:rsidRDefault="002F12E3" w:rsidP="002F12E3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F12E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Zgodnie z art. 13 i 14 Rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. (RODO), Muzeum Historyczne Miasta Krakowa, z siedzibą przy Rynku Głównym 35, 31-011 Kraków, informuje o zasadach przetwarzania danych osobowych</w:t>
-[...5 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Zgodnie z art. 13 i 14 Rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. (RODO), Muzeum Historyczne Miasta Krakowa, z siedzibą przy Rynku Głównym 35, 31-011 Kraków, informuje o zasadach przetwarzania danych osobowych:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="365E6766" w14:textId="5DC25632" w:rsidR="005A4A68" w:rsidRPr="002F12E3" w:rsidRDefault="00294CA1" w:rsidP="005A4A68">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F12E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Administratorem Pani/Pana danych osobowych jest </w:t>
       </w:r>
       <w:r w:rsidR="005A4A68" w:rsidRPr="002F12E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Muzeum Historyczne Miasta Kraków, adres: Rynek Główny 35, 30-011 Kraków, telefon: </w:t>
       </w:r>
       <w:r w:rsidR="002F12E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>+48</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="005A4A68" w:rsidRPr="002F12E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>1261923</w:t>
       </w:r>
       <w:r w:rsidR="002F12E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>01</w:t>
       </w:r>
       <w:r w:rsidR="00076456" w:rsidRPr="002F12E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00FF2CDE" w:rsidRPr="002F12E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> mail: sekretariat</w:t>
       </w:r>
       <w:r w:rsidR="005A4A68" w:rsidRPr="002F12E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>@muzeumkrakowa.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="299BB1E8" w14:textId="7A0AF15C" w:rsidR="00FF2CDE" w:rsidRPr="002F12E3" w:rsidRDefault="005A4A68" w:rsidP="005A4A68">
+    <w:p w14:paraId="299BB1E8" w14:textId="6A11B5F8" w:rsidR="00FF2CDE" w:rsidRPr="002F12E3" w:rsidRDefault="005A4A68" w:rsidP="005A4A68">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F12E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Administrator wyznaczył Inspektora Ochrony Danych w Muzeum Historycznym Miasta Kraków, z którym można się kontaktować poprzez e-mail: </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidR="00FF2CDE" w:rsidRPr="002F12E3">
+        <w:r w:rsidR="008B63BB" w:rsidRPr="005C0422">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
-          <w:t>iod24@agileo.it</w:t>
+          <w:t>iod@muzeumkrakowa.pl</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00FF2CDE" w:rsidRPr="002F12E3">
-[...4 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="008B63BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="6CCD0760" w14:textId="5504CFB2" w:rsidR="005A4A68" w:rsidRPr="002F12E3" w:rsidRDefault="005A4A68" w:rsidP="00FF2CDE">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F12E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>oraz pisemnie na adres administratora.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17B698BA" w14:textId="35B7F209" w:rsidR="00294CA1" w:rsidRPr="002F12E3" w:rsidRDefault="00294CA1" w:rsidP="005A4A68">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
@@ -771,79 +765,79 @@
     </w:p>
     <w:sectPr w:rsidR="00E93AE4" w:rsidRPr="002F12E3">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="124B6FEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BDE0C486"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -1364,71 +1358,72 @@
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DC2573"/>
     <w:rsid w:val="00005E12"/>
     <w:rsid w:val="00076456"/>
     <w:rsid w:val="00294CA1"/>
     <w:rsid w:val="002F12E3"/>
     <w:rsid w:val="00481E0F"/>
     <w:rsid w:val="00530B02"/>
     <w:rsid w:val="005A4A68"/>
+    <w:rsid w:val="008B63BB"/>
     <w:rsid w:val="00BA0A6A"/>
     <w:rsid w:val="00DC2573"/>
     <w:rsid w:val="00DD1C78"/>
     <w:rsid w:val="00E93AE4"/>
     <w:rsid w:val="00FF2CDE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -1888,51 +1883,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00294CA1"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iod24@agileo.it" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iod@muzeumkrakowa.pl" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2191,69 +2186,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>578</Words>
-  <Characters>3472</Characters>
+  <Words>622</Words>
+  <Characters>3421</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>28</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4042</CharactersWithSpaces>
+  <CharactersWithSpaces>4035</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Human Value</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>