--- v1 (2026-03-08)
+++ v2 (2026-04-20)
@@ -11,58 +11,56 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="647E987B" w14:textId="301DAE9C" w:rsidR="006560FB" w:rsidRDefault="00AF39CA" w:rsidP="002F6E23">
+    <w:p w14:paraId="647E987B" w14:textId="468CCABF" w:rsidR="006560FB" w:rsidRDefault="00826B63" w:rsidP="002F6E23">
       <w:pPr>
         <w:pStyle w:val="Tytukartyprogramowej"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...2 lines deleted...]
-        <w:t>marzec</w:t>
+      <w:r>
+        <w:t>kwiecień</w:t>
       </w:r>
       <w:r w:rsidR="006833A0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00081201">
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="002611F2">
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7168CC3F" w14:textId="77777777" w:rsidR="000D2090" w:rsidRDefault="000D2090" w:rsidP="00580B62">
       <w:pPr>
         <w:pStyle w:val="Tytu"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="063BDF7F" w14:textId="20B68E8F" w:rsidR="00391A64" w:rsidRDefault="00391A64" w:rsidP="00580B62">
       <w:pPr>
         <w:pStyle w:val="Tytu"/>
         <w:jc w:val="both"/>
@@ -97,475 +95,277 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>Powtórki z wystaw stałych i oprowadzania tematyczne</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1489B43A" w14:textId="77777777" w:rsidR="00CD537B" w:rsidRDefault="00CD537B" w:rsidP="00CD537B">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01D3CFAB" w14:textId="77777777" w:rsidR="00CD537B" w:rsidRDefault="00CD537B" w:rsidP="00CD537B">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35D2883F" w14:textId="5674F02D" w:rsidR="00CD537B" w:rsidRPr="001D7D2B" w:rsidRDefault="00AF39CA" w:rsidP="00CD537B">
+    <w:p w14:paraId="35D2883F" w14:textId="61443970" w:rsidR="00CD537B" w:rsidRPr="001D7D2B" w:rsidRDefault="00826B63" w:rsidP="00CD537B">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF39CA">
+      <w:r w:rsidRPr="00826B63">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
-        <w:t>Kraków od początku, bez końca</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Relacje polsko-żydowskie w okresie okupacji</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF39CA">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CD537B">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="002611F2">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CD537B">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68C1AA69" w14:textId="7E44B5F4" w:rsidR="00CD537B" w:rsidRPr="00E73F0F" w:rsidRDefault="00CD537B" w:rsidP="00CD537B">
+    <w:p w14:paraId="68C1AA69" w14:textId="0EB4111C" w:rsidR="00CD537B" w:rsidRPr="00E73F0F" w:rsidRDefault="00826B63" w:rsidP="00CD537B">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>specjalistyczne oprowadzanie po</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001D7D2B">
+        <w:t>tematyczne</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD537B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oprowadzanie po</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD537B" w:rsidRPr="001D7D2B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> wystaw</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00CD537B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ie</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D7D2B">
+      <w:r w:rsidR="00CD537B" w:rsidRPr="001D7D2B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> stałej</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00CD537B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68B36099" w14:textId="77777777" w:rsidR="00CD537B" w:rsidRPr="007F234E" w:rsidRDefault="00CD537B" w:rsidP="00CD537B">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="448DC159" w14:textId="7884AA6B" w:rsidR="00CD537B" w:rsidRDefault="002611F2" w:rsidP="00CD537B">
+    <w:p w14:paraId="448DC159" w14:textId="50578D9B" w:rsidR="00CD537B" w:rsidRDefault="00826B63" w:rsidP="00CD537B">
       <w:pPr>
         <w:pStyle w:val="Czas0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">5 </w:t>
-[...2 lines deleted...]
-        <w:t>marca</w:t>
+        <w:t>10 kwietnia</w:t>
       </w:r>
       <w:r w:rsidR="00CD537B" w:rsidRPr="00E73F0F">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
-        <w:t>czwartek</w:t>
+        <w:t>piątek</w:t>
       </w:r>
       <w:r w:rsidR="00CD537B" w:rsidRPr="00E73F0F">
         <w:t xml:space="preserve">), godz. </w:t>
       </w:r>
       <w:r w:rsidR="00AF39CA">
-        <w:t>16</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>7.3</w:t>
       </w:r>
       <w:r w:rsidR="00CD537B">
-        <w:t>.00</w:t>
+        <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00CD537B" w:rsidRPr="00E73F0F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
       <w:r w:rsidR="002611F2">
-        <w:t xml:space="preserve"> (</w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="4E66DAD7" w14:textId="26ACEBE4" w:rsidR="00CD537B" w:rsidRDefault="00AF39CA" w:rsidP="002611F2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E66DAD7" w14:textId="1C90BF87" w:rsidR="00CD537B" w:rsidRDefault="00826B63" w:rsidP="002611F2">
       <w:pPr>
         <w:pStyle w:val="Miejsce"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="5AE646DE" w14:textId="61B3543D" w:rsidR="00CD537B" w:rsidRDefault="00AF39CA" w:rsidP="00CD537B">
+      <w:r w:rsidRPr="00AF39CA">
+        <w:t>Fabryka Emalia Oskara Schindlera, ul. Lipowa 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AE646DE" w14:textId="0012BA59" w:rsidR="00CD537B" w:rsidRDefault="00826B63" w:rsidP="00CD537B">
       <w:pPr>
         <w:pStyle w:val="Przewodnik"/>
       </w:pPr>
       <w:r>
-        <w:t>Kamil Stasiak</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Bartosz </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Heksel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00CD537B">
         <w:t xml:space="preserve"> (Muzeum Krakowa)</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="5791AB40" w14:textId="77777777" w:rsidR="00826B63" w:rsidRPr="00AF39CA" w:rsidRDefault="00826B63" w:rsidP="00826B63">
+      <w:pPr>
+        <w:pStyle w:val="Cena"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF39CA">
+        <w:t xml:space="preserve">udział w </w:t>
+      </w:r>
+      <w:r>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF39CA">
+        <w:t>prowadzaniu może stanowić późniejszą podstawę do prolongaty certyfikatów przewodnickich</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="4F39878B" w14:textId="77777777" w:rsidR="00CD537B" w:rsidRDefault="00CD537B" w:rsidP="00CD537B">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24D8598E" w14:textId="7B742D18" w:rsidR="00CD537B" w:rsidRDefault="00CD537B" w:rsidP="00CD537B">
-      <w:pPr>
-[...198 lines deleted...]
-    <w:p w14:paraId="573AB791" w14:textId="02A128C5" w:rsidR="00D977FC" w:rsidRDefault="00D977FC" w:rsidP="00CD537B">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BA5C10A" w14:textId="20EB94AC" w:rsidR="00D977FC" w:rsidRDefault="00D977FC" w:rsidP="00CD537B">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F44802A" w14:textId="77777777" w:rsidR="006B0AFD" w:rsidRDefault="006B0AFD" w:rsidP="006B0AFD">
       <w:pPr>
         <w:pStyle w:val="Tytu"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>Oprowadzania kuratorskie po wystawach czasowych</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CFF4BAC" w14:textId="77777777" w:rsidR="009570B2" w:rsidRDefault="009570B2" w:rsidP="006B0AFD">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="286C7A83" w14:textId="6851276D" w:rsidR="006B0AFD" w:rsidRPr="008754D1" w:rsidRDefault="00AF39CA" w:rsidP="006B0AFD">
+    <w:p w14:paraId="286C7A83" w14:textId="367DF859" w:rsidR="006B0AFD" w:rsidRPr="008754D1" w:rsidRDefault="00E17706" w:rsidP="006B0AFD">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF39CA">
+      <w:r w:rsidRPr="00E17706">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
-        <w:t>Kraków. Dźwięki, melodie, słowa</w:t>
+        <w:t>Drzewa dla zaawansowanych</w:t>
       </w:r>
       <w:r w:rsidR="00D24ACB">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006B0AFD" w:rsidRPr="008754D1">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64A4CC61" w14:textId="2F1D5D7F" w:rsidR="006B0AFD" w:rsidRPr="008754D1" w:rsidRDefault="006B0AFD" w:rsidP="006B0AFD">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008754D1">
         <w:rPr>
@@ -580,368 +380,1330 @@
         <w:t xml:space="preserve">kuratorskie </w:t>
       </w:r>
       <w:r w:rsidRPr="008754D1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>po wystawie czasowej</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21418872" w14:textId="77777777" w:rsidR="006B0AFD" w:rsidRPr="00A37F8A" w:rsidRDefault="006B0AFD" w:rsidP="006B0AFD">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A1C43C5" w14:textId="1C25D5ED" w:rsidR="006B0AFD" w:rsidRPr="008754D1" w:rsidRDefault="00AF39CA" w:rsidP="006B0AFD">
+    <w:p w14:paraId="6A1C43C5" w14:textId="1B6F29F5" w:rsidR="006B0AFD" w:rsidRPr="008754D1" w:rsidRDefault="006C0F70" w:rsidP="006B0AFD">
       <w:pPr>
         <w:pStyle w:val="Czas0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>7 marca</w:t>
+        <w:t>11 kwietnia</w:t>
       </w:r>
       <w:r w:rsidR="006B0AFD" w:rsidRPr="008754D1">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
-        <w:t>sobota), godz. 14.3</w:t>
+        <w:t>sobota), godz. 14.0</w:t>
       </w:r>
       <w:r w:rsidR="006B0AFD" w:rsidRPr="008754D1">
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="006B0AFD">
         <w:t xml:space="preserve"> – grupa I</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5960CBE9" w14:textId="72F926FD" w:rsidR="006B0AFD" w:rsidRDefault="00AF39CA" w:rsidP="006B0AFD">
+    <w:p w14:paraId="5960CBE9" w14:textId="09925EF6" w:rsidR="006B0AFD" w:rsidRDefault="006C0F70" w:rsidP="006B0AFD">
       <w:pPr>
         <w:pStyle w:val="Czas0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>20 marca</w:t>
+        <w:t>21 kwietnia</w:t>
       </w:r>
       <w:r w:rsidR="006B0AFD">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
-        <w:t>piątek</w:t>
+        <w:t>wtorek</w:t>
       </w:r>
       <w:r w:rsidR="006B0AFD">
         <w:t>), godz. 1</w:t>
       </w:r>
       <w:r>
-        <w:t>4</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="006B0AFD">
         <w:t>.00 – grupa II</w:t>
       </w:r>
       <w:r w:rsidR="00F85651">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="717B8055" w14:textId="3A8DABB7" w:rsidR="006B0AFD" w:rsidRDefault="00AF39CA" w:rsidP="006B0AFD">
+    <w:p w14:paraId="717B8055" w14:textId="577041A7" w:rsidR="006B0AFD" w:rsidRDefault="00E17706" w:rsidP="006B0AFD">
       <w:pPr>
         <w:pStyle w:val="Miejsce"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="29F74327" w14:textId="33CC6266" w:rsidR="006B0AFD" w:rsidRDefault="00AF39CA" w:rsidP="006B0AFD">
+      <w:r w:rsidRPr="00E17706">
+        <w:t>Kamienica Hipolitów</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB52E3">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E17706">
+        <w:t xml:space="preserve"> pl. Mariacki 3</w:t>
+      </w:r>
+      <w:r w:rsidR="006C0F70">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29F74327" w14:textId="57BE5211" w:rsidR="006B0AFD" w:rsidRPr="00FE2C23" w:rsidRDefault="00FE2C23" w:rsidP="006B0AFD">
       <w:pPr>
         <w:pStyle w:val="Przewodnik"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00FE2C23">
+        <w:t>Maria Lempart, Kamil Kopek</w:t>
+      </w:r>
+      <w:r w:rsidR="00E17706" w:rsidRPr="00FE2C23">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B0AFD" w:rsidRPr="00FE2C23">
+        <w:t>(Muzeum Krakowa)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57810503" w14:textId="4F09DD72" w:rsidR="006C0F70" w:rsidRPr="001D7D2B" w:rsidRDefault="006C0F70" w:rsidP="006C0F70">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Wojenne dzieci  –  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BAA1C6F" w14:textId="038E052C" w:rsidR="006C0F70" w:rsidRPr="00E73F0F" w:rsidRDefault="006C0F70" w:rsidP="006C0F70">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>specjalistyczne oprowadzanie po</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D7D2B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wystaw</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D7D2B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">czasowej </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="181187B9" w14:textId="77777777" w:rsidR="006C0F70" w:rsidRPr="007F234E" w:rsidRDefault="006C0F70" w:rsidP="006C0F70">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73907CED" w14:textId="49E05829" w:rsidR="006C0F70" w:rsidRDefault="006C0F70" w:rsidP="006C0F70">
+      <w:pPr>
+        <w:pStyle w:val="Czas0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="Tytu"/>
+      <w:r>
+        <w:t>13 kwietnia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E73F0F">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:t>poniedziałek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E73F0F">
+        <w:t xml:space="preserve">), godz. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>14.30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E73F0F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09157D32" w14:textId="77777777" w:rsidR="006C0F70" w:rsidRDefault="006C0F70" w:rsidP="006C0F70">
+      <w:pPr>
+        <w:pStyle w:val="Miejsce"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF39CA">
+        <w:t>Fabryka Emalia Oskara Schindlera, ul. Lipowa 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1870ACA0" w14:textId="7061FBE3" w:rsidR="006C0F70" w:rsidRDefault="006C0F70" w:rsidP="006C0F70">
+      <w:pPr>
+        <w:pStyle w:val="Przewodnik"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Beata Łabno (Muzeum Krakowa)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CC7D1D6" w14:textId="77777777" w:rsidR="00826B63" w:rsidRDefault="00826B63" w:rsidP="00826B63">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...22 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78C9EB16" w14:textId="77777777" w:rsidR="00826B63" w:rsidRDefault="00826B63" w:rsidP="00826B63">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...43 lines deleted...]
-    <w:p w14:paraId="6336AE08" w14:textId="77777777" w:rsidR="008C307E" w:rsidRDefault="008C307E" w:rsidP="008C307E">
+    </w:p>
+    <w:p w14:paraId="1750C5EF" w14:textId="07554297" w:rsidR="00826B63" w:rsidRDefault="00826B63" w:rsidP="00826B63">
       <w:pPr>
         <w:pStyle w:val="Tytu"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
         </w:rPr>
-        <w:t>Wykłady</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>Spacery</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="746D085B" w14:textId="77777777" w:rsidR="00826B63" w:rsidRDefault="00826B63" w:rsidP="00826B63">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="20EE0BD2" w14:textId="446C232E" w:rsidR="008C307E" w:rsidRPr="00224FB3" w:rsidRDefault="00AF39CA" w:rsidP="008C307E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65B58805" w14:textId="287AE8AA" w:rsidR="00826B63" w:rsidRDefault="00826B63" w:rsidP="00826B63">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00826B63">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rzeźby Bronisława Chromego </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00826B63">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">– spacer po Parku Decjusza i oprowadzanie po kościele na Woli </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00826B63">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Justowskiej</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0E3C9023" w14:textId="77777777" w:rsidR="00826B63" w:rsidRPr="00826B63" w:rsidRDefault="00826B63" w:rsidP="00826B63">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="003011C5" w14:textId="4B2D6786" w:rsidR="00826B63" w:rsidRDefault="00826B63" w:rsidP="00826B63">
+      <w:pPr>
+        <w:pStyle w:val="Czas0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>14 kwietnia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286753">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:t>wtorek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286753">
+        <w:t xml:space="preserve">), godz. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286753">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t>00 – grupa I</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27E9637C" w14:textId="40939C0A" w:rsidR="00826B63" w:rsidRPr="00826B63" w:rsidRDefault="00D1588F" w:rsidP="00826B63">
+      <w:pPr>
+        <w:pStyle w:val="Czas0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>23 kwietnia (czwartek), godz. 14.00 – grupa II</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F265FE6" w14:textId="55FA00D0" w:rsidR="00826B63" w:rsidRPr="00286753" w:rsidRDefault="00826B63" w:rsidP="00826B63">
+      <w:pPr>
+        <w:pStyle w:val="Miejsce"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Miejsce zbiórki: Autorska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00826B63">
+        <w:t>Galeri</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a Bronisława</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00826B63">
+        <w:t xml:space="preserve"> Chromego</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, ul. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00826B63">
+        <w:t>Krańcowa 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E39D047" w14:textId="7C09F38E" w:rsidR="00826B63" w:rsidRPr="00286753" w:rsidRDefault="00826B63" w:rsidP="00D1588F">
+      <w:pPr>
+        <w:pStyle w:val="Przewodnik"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00826B63">
+        <w:t xml:space="preserve">Grażyna Chromy-Rościszewska (Fundacja im. Bronisława Chromego), Justyna Kasińska (Muzeum Krakowa), </w:t>
+      </w:r>
+      <w:r w:rsidR="00D1588F">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00826B63">
+        <w:t xml:space="preserve">ks. kanonik Roman Łędzki (proboszcz parafii NMP Królowej Polski </w:t>
+      </w:r>
+      <w:r w:rsidR="00D1588F">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00826B63">
+        <w:t xml:space="preserve">w Krakowie – Wola </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00826B63">
+        <w:t>Justowska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00826B63">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A6735">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="498A9028" w14:textId="77777777" w:rsidR="0026619C" w:rsidRDefault="0026619C" w:rsidP="00D1588F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48B395C0" w14:textId="50BBA3DF" w:rsidR="00826B63" w:rsidRDefault="0026619C" w:rsidP="00D1588F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0026619C">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>ziedzictwo rolnicze i ogrodnicze dawnej podkrakowskiej wsi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>, czyli r</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1588F" w:rsidRPr="00D1588F">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">ośliny z </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>ogrodu Tetmajerów i Rydlów</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1588F">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00D1588F" w:rsidRPr="00D1588F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>- spacer po Bronowicach</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Małych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A20438" w14:textId="77777777" w:rsidR="00826B63" w:rsidRPr="00B5141B" w:rsidRDefault="00826B63" w:rsidP="00826B63">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C84CC5B" w14:textId="68D37578" w:rsidR="00826B63" w:rsidRPr="00286753" w:rsidRDefault="00D1588F" w:rsidP="00826B63">
+      <w:pPr>
+        <w:pStyle w:val="Czas0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidR="00826B63">
+        <w:t xml:space="preserve"> kwietnia</w:t>
+      </w:r>
+      <w:r w:rsidR="00826B63" w:rsidRPr="00286753">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:t>środa</w:t>
+      </w:r>
+      <w:r w:rsidR="00826B63" w:rsidRPr="00286753">
+        <w:t xml:space="preserve">), godz. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r w:rsidR="00826B63" w:rsidRPr="00286753">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00826B63">
+        <w:t>00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DA07E38" w14:textId="5BC1A4B5" w:rsidR="00826B63" w:rsidRPr="00286753" w:rsidRDefault="00D1588F" w:rsidP="00826B63">
+      <w:pPr>
+        <w:pStyle w:val="Miejsce"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Miejsce zbiórki: Rydlówka, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1588F">
+        <w:t>ul. Włodzimierza Tetmajera 28</w:t>
+      </w:r>
+      <w:r w:rsidR="00826B63">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:t>przy kasie oddziału</w:t>
+      </w:r>
+      <w:r w:rsidR="00826B63" w:rsidRPr="00AF39CA">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11172F45" w14:textId="5E94356A" w:rsidR="00826B63" w:rsidRPr="00286753" w:rsidRDefault="00D1588F" w:rsidP="00826B63">
+      <w:pPr>
+        <w:pStyle w:val="Przewodnik"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Kamil Kopek</w:t>
+      </w:r>
+      <w:r w:rsidR="00826B63" w:rsidRPr="003A6735">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00826B63" w:rsidRPr="00AF39CA">
+        <w:t>Muzeum Krakowa</w:t>
+      </w:r>
+      <w:r w:rsidR="00826B63" w:rsidRPr="003A6735">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D27534D" w14:textId="77777777" w:rsidR="00826B63" w:rsidRPr="00826B63" w:rsidRDefault="00826B63" w:rsidP="00826B63"/>
+    <w:p w14:paraId="43782BE2" w14:textId="77777777" w:rsidR="00826B63" w:rsidRDefault="00826B63" w:rsidP="00826B63">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="743852AB" w14:textId="07637204" w:rsidR="00826B63" w:rsidRDefault="00826B63" w:rsidP="00826B63">
+      <w:pPr>
+        <w:pStyle w:val="Tytu"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00826B63">
+        <w:rPr>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Płatny </w:t>
+      </w:r>
+      <w:r w:rsidR="00085F86">
+        <w:rPr>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">specjalistyczny </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00826B63">
+        <w:rPr>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t>kurs tematyczny</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A38B373" w14:textId="6D4698DA" w:rsidR="00826B63" w:rsidRDefault="00826B63" w:rsidP="00826B63">
+      <w:pPr>
+        <w:pStyle w:val="Uwagi"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Udział w kursie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00832D59">
+        <w:t>jest odpłatny i wynosi 100 zł od osoby. Opłaty za uczestnictwo należy dokonać przelewem na konto bankowe Muzeum Krakowa (Bank PEKAO BP S.A. 95 1020 2892 0000 5102 0591 0361) w ciągu 3 dni od momentu dokonania rezerwacji</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> przez formularz, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE495C">
+        <w:t>ale nie później niż przed datą rozpoczęcia kursu</w:t>
+      </w:r>
+      <w:r w:rsidR="006C0F70">
+        <w:t xml:space="preserve">, tj. przed 20 kwietnia. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:r w:rsidR="004A3995" w:rsidRPr="004A3995">
+        <w:t>W tytule przelewu należy wpisać „</w:t>
+      </w:r>
+      <w:r w:rsidR="004A3995">
+        <w:t>PDZ kurs</w:t>
+      </w:r>
+      <w:r w:rsidR="004A3995" w:rsidRPr="004A3995">
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="004A3995">
+        <w:t>(imię i nazwisko)</w:t>
+      </w:r>
+      <w:r w:rsidR="004A3995" w:rsidRPr="004A3995">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="004A3995">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="006C0F70">
+        <w:t>Nie ma możliwości wniesienia opłaty za kurs tematyczny na miejscu kartą, gotówką lub blikiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00832D59">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Potwierdzenie wykonania przelewu </w:t>
+      </w:r>
+      <w:r w:rsidR="006C0F70">
+        <w:t>oraz dane adresowe, na które zostanie wystawiona</w:t>
+      </w:r>
+      <w:r w:rsidR="00130DA3">
+        <w:t xml:space="preserve"> obowiązkowa</w:t>
+      </w:r>
+      <w:r w:rsidR="006C0F70">
+        <w:t xml:space="preserve"> faktura, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">należy wysłać na adres </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00175E59">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+          </w:rPr>
+          <w:t>przewodnicy@muzeumkrakowa.pl</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006C0F70" w:rsidRPr="006C0F70">
+        <w:t>Faktury za opłatę wystawiać będzie Centrum Obsługi Zwiedzających i rozsyłać je drogą e-mail</w:t>
+      </w:r>
+      <w:r w:rsidR="006C0F70">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C4948F9" w14:textId="77777777" w:rsidR="00826B63" w:rsidRDefault="00826B63" w:rsidP="00826B63">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52815E95" w14:textId="77777777" w:rsidR="00826B63" w:rsidRDefault="00826B63" w:rsidP="00826B63">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48166A26" w14:textId="77777777" w:rsidR="00826B63" w:rsidRPr="005675D2" w:rsidRDefault="00826B63" w:rsidP="00826B63">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Cambria"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-        <w:t>O „pięknej pani”. Moda damska w latach 1890 – 1950</w:t>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005675D2">
+        <w:rPr>
+          <w:rFonts w:cs="Cambria"/>
+          <w:b/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Święta wiosenne w tradycji żydowskiej  –  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EF2FC7D" w14:textId="77777777" w:rsidR="00826B63" w:rsidRPr="005675D2" w:rsidRDefault="00826B63" w:rsidP="00826B63">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Cambria"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005675D2">
+        <w:rPr>
+          <w:rFonts w:cs="Cambria"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wykład oraz oprowadzanie tematyczne po wystawie stałej </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ACD023A" w14:textId="77777777" w:rsidR="00826B63" w:rsidRPr="005675D2" w:rsidRDefault="00826B63" w:rsidP="006C0F70">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55DB5B76" w14:textId="77777777" w:rsidR="00826B63" w:rsidRPr="005675D2" w:rsidRDefault="00826B63" w:rsidP="00826B63">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1068"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005675D2">
+        <w:t xml:space="preserve">20 kwietnia (poniedziałek), godz. 14.00 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B50A963" w14:textId="77777777" w:rsidR="00826B63" w:rsidRPr="005675D2" w:rsidRDefault="00826B63" w:rsidP="00826B63">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005675D2">
+        <w:t>Stara Synagoga, ul. Szeroka 24</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="407F2DE8" w14:textId="77777777" w:rsidR="00826B63" w:rsidRPr="005675D2" w:rsidRDefault="00826B63" w:rsidP="00826B63">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1068"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005675D2">
+        <w:t xml:space="preserve">Aleksandra Gaj, dr Przemysław </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005675D2">
+        <w:t>Zarubin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005675D2">
+        <w:t xml:space="preserve">, Piotr </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005675D2">
+        <w:t>Figiela</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005675D2">
+        <w:t xml:space="preserve"> (Muzeum Krakowa)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A10E92E" w14:textId="31C2994A" w:rsidR="00826B63" w:rsidRDefault="00826B63" w:rsidP="00826B63">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>blok zajęć obejmuje wykład w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005675D2">
+        <w:t xml:space="preserve"> godz. 14.00 – 15.35 (w sali edukacyjnej) oraz oprowadzanie tematyczne po wystawie </w:t>
+      </w:r>
+      <w:r>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005675D2">
+        <w:t xml:space="preserve"> godz. 15.45 – 16.45 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02937C8E" w14:textId="77C18263" w:rsidR="00826B63" w:rsidRPr="005675D2" w:rsidRDefault="00826B63" w:rsidP="00826B63">
+      <w:pPr>
+        <w:pStyle w:val="Cena"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">opłata za udział: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00826B63">
+        <w:t>100 zł brutto od uczestnika</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A7B44FD" w14:textId="3382BCC5" w:rsidR="0026619C" w:rsidRDefault="0026619C" w:rsidP="0026619C">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="36124673" wp14:editId="4697E6B8">
+            <wp:extent cx="3857589" cy="2674488"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="3" name="Obraz 3" descr="C:\Users\amagiera\AppData\Local\Temp\notesE9737B\645-7.JPG"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\amagiera\AppData\Local\Temp\notesE9737B\645-7.JPG"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId9">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect t="6551" b="3854"/>
+                    <a:stretch/>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3861096" cy="2676919"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39909AFF" w14:textId="307CEE01" w:rsidR="0026619C" w:rsidRPr="0026619C" w:rsidRDefault="00CA07E5" w:rsidP="0026619C">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bahnschrift" w:hAnsi="Bahnschrift"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bahnschrift" w:hAnsi="Bahnschrift"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Talerz </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bahnschrift" w:hAnsi="Bahnschrift"/>
+        </w:rPr>
+        <w:t>sederowy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bahnschrift" w:hAnsi="Bahnschrift"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z postacią Mojżesza i sceną Wyjścia Izraelitów z Egiptu </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bahnschrift" w:hAnsi="Bahnschrift"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>MHK-</w:t>
+      </w:r>
+      <w:r w:rsidR="0026619C" w:rsidRPr="0026619C">
+        <w:rPr>
+          <w:rFonts w:ascii="Bahnschrift" w:hAnsi="Bahnschrift"/>
+        </w:rPr>
+        <w:t>645/VII)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="039E8919" w14:textId="77777777" w:rsidR="006C0F70" w:rsidRDefault="006C0F70" w:rsidP="00826B63">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FA9844D" w14:textId="156E877C" w:rsidR="006C0F70" w:rsidRDefault="00826B63" w:rsidP="00826B63">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Kurs dla przewodników „Święta wiosenne w tradycji żydowskiej” poświęcony jest najważniejszym świętom wiosennym w kalendarzu hebrajskim: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Purim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Pesach</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> oraz </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Szawuot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. Zajęcia mają na celu pogłębienie wiedzy uczestników na temat ich genezy, historycznego kontekstu, religijnego znaczenia</w:t>
+      </w:r>
+      <w:r w:rsidR="006C0F70">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> bogatej symboliki i obrzędowości. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C74C489" w14:textId="77777777" w:rsidR="006C0F70" w:rsidRDefault="006C0F70" w:rsidP="006C0F70">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69AE3BD4" w14:textId="442D647C" w:rsidR="006C0F70" w:rsidRDefault="00826B63" w:rsidP="006C0F70">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Uczestnicy dowiedzą się nie tylko kiedy, jak są i były obchodzone te święta w Polsce, Izraelu i na świecie ale przede wszystkim dlaczego mają takie znaczenie w kulturze żydowskiej i jakie były przyczyny wprowadzenia tych świąt do kalendarza hebrajskiego.</w:t>
+      </w:r>
+      <w:r w:rsidR="006C0F70">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79C80EBE" w14:textId="77777777" w:rsidR="006C0F70" w:rsidRDefault="006C0F70" w:rsidP="006C0F70">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="729078D6" w14:textId="7DA68EFA" w:rsidR="006C0F70" w:rsidRDefault="00826B63" w:rsidP="006C0F70">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">W pierwszej części, realizowanej w sali edukacyjnej z wykorzystaniem prezentacji multimedialnej, kursanci poznają najpierw radosne święto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Purim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> oraz towarzyszące mu wydarzenia opisane w Księdze Estery (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00826B63">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Megillat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00826B63">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ester</w:t>
+      </w:r>
+      <w:r>
+        <w:t>), omówione zostaną także charakterystyczne zwyczaje, takie jak przygotowywanie koszernego poczęstunku czy wysyłanie darów żywnościowych (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00826B63">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>miszloach</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00826B63">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00826B63">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>manot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">). Podczas części o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Pesach</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, zwanego Świętem Przaśników wyjaśniona zostanie temat wyjścia Izraelitów z Egiptu jako fundamentalnego wydarzenia teologii judaizmu. Dowiemy się dlaczego w domach nie ma produktów kwaszonych, co to jest seder i jak należy czytać </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Haggady</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Część poświęcona </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Szawuot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> przybliży znaczenie tego święta jako upamiętnienia nadania Tory na Synaju oraz jego rolnicze korzenie. Przedstawione zostaną zwyczaje całonocnego studiowania tekstów religijnych (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00826B63">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>tikun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00826B63">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00826B63">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>lejl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00826B63">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00826B63">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Szawuot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>) i czytania Księgi Rut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10BEAAAE" w14:textId="77777777" w:rsidR="006C0F70" w:rsidRDefault="006C0F70" w:rsidP="006C0F70">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25CE89FD" w14:textId="373D4BBE" w:rsidR="00826B63" w:rsidRDefault="00826B63" w:rsidP="006C0F70">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Druga część zajęć obejmie oprowadzanie po wystawie, podczas którego uczestnicy przeanalizują wybrane eksponaty w kontekście symboliki święta i jego funkcjonowania w tradycji europejskich gmin żydowskich. Uczestnicy poznają także szerszy kontekst kulturowy poszczególnych świąt ze szczególnym uwzględnieniem wątków krakowskich. Kurs ma charakter pogłębiony – zakłada analizę źródeł oraz interpretację materiałów ikonograficznych i muzealnych oraz projekcje filmowe umożliwiając uczestnikom pełniejsze zrozumienie miejsca wiosennych świąt w religii, historii i kulturze żydowskiej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="458F78B0" w14:textId="2C15C869" w:rsidR="00CA07E5" w:rsidRDefault="00CA07E5" w:rsidP="006C0F70">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AB64121" w14:textId="2D6CEAA1" w:rsidR="00CA07E5" w:rsidRDefault="00CA07E5" w:rsidP="006C0F70">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Uwaga – w 2026 r. nie jest planowane regularne szkolenie przewodnickie w Oddziale Stara Synagoga. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A78865F" w14:textId="77777777" w:rsidR="00826B63" w:rsidRDefault="00826B63" w:rsidP="00580B62">
+      <w:pPr>
+        <w:pStyle w:val="Tytu"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76F26D58" w14:textId="77777777" w:rsidR="006C0F70" w:rsidRDefault="006C0F70" w:rsidP="00580B62">
+      <w:pPr>
+        <w:pStyle w:val="Tytu"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01EDF64C" w14:textId="3EBBB777" w:rsidR="00FB07DB" w:rsidRDefault="00D62EBA" w:rsidP="00580B62">
+      <w:pPr>
+        <w:pStyle w:val="Tytu"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t>SPOTKANIA ON</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB07DB" w:rsidRPr="00FB07DB">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t>LINE:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54F4529B" w14:textId="77777777" w:rsidR="00D24ACB" w:rsidRPr="00081201" w:rsidRDefault="00D24ACB" w:rsidP="00D24ACB">
+      <w:pPr>
+        <w:pStyle w:val="Uwagi"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">* </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E5760F">
+        <w:t xml:space="preserve">Udział w zajęciach odbywających się w formule online potwierdza każdorazowo </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">na swojej liście </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E5760F">
+        <w:t>prowadzący spotkan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ie. Osoby biorące w nim udział </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E5760F">
+        <w:t xml:space="preserve">zobowiązane są do </w:t>
+      </w:r>
+      <w:r>
+        <w:t>podania swojego imienia i nazwiska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E5760F">
+        <w:t xml:space="preserve"> umożliwiających ich jasną identyfikacją. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13217">
+        <w:t xml:space="preserve">Brak </w:t>
+      </w:r>
+      <w:r>
+        <w:t>podania takich informacji będzie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13217">
+        <w:t xml:space="preserve"> równoznaczny z brakiem obecności na zajęciach, a tym samym ich niezaliczeniem</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E5760F">
+        <w:t>Osoby biorące udział w zajęciach odbywających się w formule online w swoich indeksach w rubryce „podpis prowadzącego” pozostawiają puste miejsce</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04DD6D0B" w14:textId="77777777" w:rsidR="00D24ACB" w:rsidRPr="00D24ACB" w:rsidRDefault="00D24ACB" w:rsidP="00D24ACB"/>
+    <w:p w14:paraId="6336AE08" w14:textId="77777777" w:rsidR="008C307E" w:rsidRDefault="008C307E" w:rsidP="008C307E">
+      <w:pPr>
+        <w:pStyle w:val="Tytu"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t>Wykłady</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43BF6763" w14:textId="77777777" w:rsidR="008C307E" w:rsidRDefault="008C307E" w:rsidP="008C307E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20EE0BD2" w14:textId="7FF1044B" w:rsidR="008C307E" w:rsidRPr="00224FB3" w:rsidRDefault="00826B63" w:rsidP="008C307E">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00826B63">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Architektura dla wtajemniczonych – renesans</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67483C5F" w14:textId="77777777" w:rsidR="008C307E" w:rsidRPr="00E5441D" w:rsidRDefault="008C307E" w:rsidP="008C307E">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5940F47B" w14:textId="548702B1" w:rsidR="008C307E" w:rsidRDefault="00D24ACB" w:rsidP="008C307E">
+    <w:p w14:paraId="5940F47B" w14:textId="542615A9" w:rsidR="008C307E" w:rsidRDefault="00826B63" w:rsidP="008C307E">
       <w:pPr>
         <w:pStyle w:val="Czas0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">12 </w:t>
-[...2 lines deleted...]
-        <w:t>marca</w:t>
+        <w:t>24 kwietnia</w:t>
       </w:r>
       <w:r w:rsidR="008C307E">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="000D2090">
-        <w:t>czwartek</w:t>
+      <w:r>
+        <w:t>piątek</w:t>
       </w:r>
       <w:r w:rsidR="008C307E">
         <w:t>), godz. 16.00</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BF00912" w14:textId="77777777" w:rsidR="008C307E" w:rsidRPr="007314EC" w:rsidRDefault="008C307E" w:rsidP="008C307E">
+    <w:p w14:paraId="2BF00912" w14:textId="0D687897" w:rsidR="008C307E" w:rsidRPr="007314EC" w:rsidRDefault="008C307E" w:rsidP="008C307E">
       <w:pPr>
         <w:pStyle w:val="Miejsce"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Wykład </w:t>
       </w:r>
       <w:r w:rsidRPr="007314EC">
-        <w:t>online na platformie ZOOM (link do spotkania zostanie przesłany uczestnikom w dniu wykładu)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3298D114" w14:textId="71206667" w:rsidR="008C307E" w:rsidRDefault="00AF39CA" w:rsidP="005C3A40">
+        <w:t>online na platformie ZOOM (link do spotkania zostanie przesłany uczestnikom w dniu wykładu</w:t>
+      </w:r>
+      <w:r w:rsidR="00826B63">
+        <w:t xml:space="preserve"> rano</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007314EC">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3298D114" w14:textId="0737C74E" w:rsidR="008C307E" w:rsidRDefault="00826B63" w:rsidP="005C3A40">
       <w:pPr>
         <w:pStyle w:val="Przewodnik"/>
       </w:pPr>
       <w:r>
-        <w:t>Małgorzata Kuciel</w:t>
+        <w:t>Anna Magiera</w:t>
       </w:r>
       <w:r w:rsidR="00B57D28">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008C307E">
         <w:t>(Muzeum Krakowa)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B99C86E" w14:textId="39699576" w:rsidR="008C307E" w:rsidRDefault="008C307E" w:rsidP="008C307E">
       <w:pPr>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...74 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A9C4DA0" w14:textId="77777777" w:rsidR="008C307E" w:rsidRPr="00385575" w:rsidRDefault="008C307E" w:rsidP="008C307E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00385575">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="287A0598" wp14:editId="6C354FBD">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-201295</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>155576</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6115616" cy="1847850"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
@@ -1037,51 +1799,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00EB3F3B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>za pośrednictwem formularza dostępnego pod adresem:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB3F3B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="003111A2" w:rsidRPr="005C3EA7">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
             <w:b/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://muzeumkrakowa.pl/formularz-przewodnik-dla-zaawansowanych</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003111A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ED44A9A" w14:textId="77777777" w:rsidR="008C307E" w:rsidRPr="00385575" w:rsidRDefault="008C307E" w:rsidP="008C307E">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
@@ -1117,737 +1879,305 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00385575">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> prosimy o pilne przekazanie informacji do Działu </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB3F3B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Edukacji (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="003111A2" w:rsidRPr="005C3EA7">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
             <w:b/>
             <w:kern w:val="20"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>przewodnicy@muzeumkrakowa.pl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EB3F3B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, +48 12 422 52 12 (wew. 12). Zwolnione miejsca wyświetlą się w formularzu ponownie jako dostępne</w:t>
       </w:r>
       <w:r w:rsidRPr="00385575">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Zachęcamy więc do śledzenia zmian w formularzu w ciągu całego miesiąca</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46173154" w14:textId="77777777" w:rsidR="008C307E" w:rsidRDefault="008C307E" w:rsidP="008C307E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B68109D" w14:textId="794A4002" w:rsidR="00B5141B" w:rsidRDefault="00B5141B" w:rsidP="008C307E">
+    <w:p w14:paraId="7B68109D" w14:textId="60D866CD" w:rsidR="00B5141B" w:rsidRDefault="00B5141B" w:rsidP="008C307E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68ECA28F" w14:textId="59252ADA" w:rsidR="006C0F70" w:rsidRDefault="006C0F70" w:rsidP="008C307E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01E9E469" w14:textId="04EC4340" w:rsidR="006C0F70" w:rsidRDefault="006C0F70" w:rsidP="008C307E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76DC9D14" w14:textId="77777777" w:rsidR="006C0F70" w:rsidRDefault="006C0F70" w:rsidP="008C307E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B22CA0C" w14:textId="65E3A617" w:rsidR="008C307E" w:rsidRPr="009E577C" w:rsidRDefault="008C307E" w:rsidP="008C307E">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E577C">
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>WYDARZENIA W RAMACH INNYCH CYKLI MUZEALNYCH:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BB4B26E" w14:textId="77777777" w:rsidR="005064C7" w:rsidRDefault="005064C7" w:rsidP="005064C7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17B1C5A2" w14:textId="13FEF8EA" w:rsidR="005064C7" w:rsidRPr="00B5141B" w:rsidRDefault="005064C7" w:rsidP="005064C7">
+    <w:p w14:paraId="17B1C5A2" w14:textId="1A9F724F" w:rsidR="005064C7" w:rsidRDefault="002935FC" w:rsidP="005064C7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002935FC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Cień wojny nad uzdrowiskiem – Swoszowice w dniach 18–23 stycznia 1945 roku</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71F107F4" w14:textId="77777777" w:rsidR="00543134" w:rsidRPr="00B5141B" w:rsidRDefault="00543134" w:rsidP="00543134">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+        <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005064C7">
-[...7 lines deleted...]
-    <w:p w14:paraId="19F79299" w14:textId="5FDE2658" w:rsidR="005064C7" w:rsidRPr="00286753" w:rsidRDefault="005064C7" w:rsidP="005064C7">
+    </w:p>
+    <w:p w14:paraId="19F79299" w14:textId="7DF6CFC6" w:rsidR="005064C7" w:rsidRPr="00286753" w:rsidRDefault="002935FC" w:rsidP="005064C7">
       <w:pPr>
         <w:pStyle w:val="Czas0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>4 marca</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00286753">
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidR="005064C7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00826B63">
+        <w:t>kwietnia</w:t>
+      </w:r>
+      <w:r w:rsidR="005064C7" w:rsidRPr="00286753">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
-        <w:t>środa</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00286753">
+        <w:t>niedziela</w:t>
+      </w:r>
+      <w:r w:rsidR="005064C7" w:rsidRPr="00286753">
         <w:t xml:space="preserve">), godz. </w:t>
       </w:r>
       <w:r>
-        <w:t>17</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00286753">
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidR="005064C7" w:rsidRPr="00286753">
         <w:t>.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="005064C7">
         <w:t>00</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49BFBAA5" w14:textId="136A1C4D" w:rsidR="005064C7" w:rsidRPr="00286753" w:rsidRDefault="005064C7" w:rsidP="005064C7">
+    <w:p w14:paraId="49BFBAA5" w14:textId="09901EED" w:rsidR="005064C7" w:rsidRPr="002935FC" w:rsidRDefault="002935FC" w:rsidP="005064C7">
       <w:pPr>
         <w:pStyle w:val="Miejsce"/>
       </w:pPr>
-      <w:r w:rsidRPr="00AF39CA">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00AF39CA">
+      <w:r w:rsidRPr="002935FC">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Muzeum i Centrum Ruchu Harcerskiego</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002935FC">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ul. Forteczna 28</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B681538" w14:textId="105C416B" w:rsidR="005064C7" w:rsidRPr="00286753" w:rsidRDefault="002935FC" w:rsidP="005064C7">
+      <w:pPr>
+        <w:pStyle w:val="Przewodnik"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Grzegorz Jeżowski</w:t>
+      </w:r>
+      <w:r w:rsidR="005064C7" w:rsidRPr="003A6735">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="005064C7" w:rsidRPr="00AF39CA">
+        <w:t>Muzeum Krakowa</w:t>
+      </w:r>
+      <w:r w:rsidR="005064C7" w:rsidRPr="003A6735">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B681538" w14:textId="3B48B2FE" w:rsidR="005064C7" w:rsidRPr="00286753" w:rsidRDefault="005064C7" w:rsidP="005064C7">
-[...16 lines deleted...]
-    <w:p w14:paraId="4302F7E9" w14:textId="77777777" w:rsidR="005064C7" w:rsidRDefault="005064C7" w:rsidP="005064C7">
+    <w:p w14:paraId="4302F7E9" w14:textId="552B0516" w:rsidR="005064C7" w:rsidRDefault="005064C7" w:rsidP="002935FC">
       <w:pPr>
         <w:pStyle w:val="Cena"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00286753">
         <w:t>wykład w ramach</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF39CA">
-        <w:rPr>
+      <w:r w:rsidR="002935FC">
+        <w:t xml:space="preserve">wystawy czasowej </w:t>
+      </w:r>
+      <w:r w:rsidR="002935FC" w:rsidRPr="002935FC">
+        <w:rPr>
+          <w:bCs/>
           <w:i/>
         </w:rPr>
-        <w:t>Miesiąca Krakowianek</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Swoszowice siarką i wodami słynące – nasze miejsce na ziemi – rodzin </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002935FC" w:rsidRPr="002935FC">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Sternschuss</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002935FC" w:rsidRPr="002935FC">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>-Staniewskich i Wodzinowskich</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63ED7511" w14:textId="77777777" w:rsidR="005064C7" w:rsidRPr="00DD4C18" w:rsidRDefault="005064C7" w:rsidP="005064C7">
       <w:pPr>
         <w:pStyle w:val="Cena"/>
       </w:pPr>
       <w:r>
         <w:t>wstęp wolny, brak konieczności rezerwacji miejsc</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13B591DB" w14:textId="2AE63277" w:rsidR="001A35F6" w:rsidRDefault="001A35F6" w:rsidP="001A35F6">
+    <w:p w14:paraId="13B591DB" w14:textId="0F54C4C7" w:rsidR="001A35F6" w:rsidRDefault="001A35F6" w:rsidP="001A35F6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C2AD10D" w14:textId="71A2C70C" w:rsidR="005064C7" w:rsidRDefault="005064C7" w:rsidP="001A35F6">
-[...496 lines deleted...]
-    <w:p w14:paraId="7753BCD3" w14:textId="77777777" w:rsidR="005064C7" w:rsidRPr="00DD4C18" w:rsidRDefault="005064C7" w:rsidP="00DD4C18"/>
     <w:p w14:paraId="388D3CAE" w14:textId="25E7EF02" w:rsidR="008C307E" w:rsidRPr="00385575" w:rsidRDefault="008C307E" w:rsidP="008C307E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00385575">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5440F65A" wp14:editId="5B37BBBA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-201295</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>158750</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6076950" cy="1060450"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="25400"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Prostokąt zaokrąglony 2"/>
@@ -1998,1159 +2328,1163 @@
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>NIE prowadzi Dział Edukacji. Sposób rezerwacji miejsc i ewentualne informacje o kosztach udziału zostały podane przy każdych zajęciach osobno</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CBCA573" w14:textId="1E7C6FBB" w:rsidR="008C307E" w:rsidRDefault="008C307E" w:rsidP="008C307E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75948009" w14:textId="6D23A6FF" w:rsidR="008C307E" w:rsidRDefault="00695D2F" w:rsidP="008C307E">
+    <w:p w14:paraId="65550B87" w14:textId="77777777" w:rsidR="00543134" w:rsidRDefault="00543134" w:rsidP="008C307E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="75948009" w14:textId="116B8835" w:rsidR="008C307E" w:rsidRDefault="00695D2F" w:rsidP="008C307E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>K</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008C307E" w:rsidRPr="00FB07DB">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidR="008C307E" w:rsidRPr="00FB07DB">
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <w:t>ALENDARIUM:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22189E41" w14:textId="77777777" w:rsidR="00266204" w:rsidRPr="00B5141B" w:rsidRDefault="00266204" w:rsidP="00266204">
+    <w:p w14:paraId="2BC8B8A0" w14:textId="77777777" w:rsidR="007E5F54" w:rsidRPr="007F234E" w:rsidRDefault="007E5F54" w:rsidP="007E5F54">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E5FAB37" w14:textId="77777777" w:rsidR="007E5F54" w:rsidRDefault="007E5F54" w:rsidP="007E5F54">
+      <w:pPr>
+        <w:pStyle w:val="Czas0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>10.04.2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E73F0F">
+        <w:t xml:space="preserve">, godz. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">17.30,  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00826B63">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Relacje polsko-żydowskie w okresie okupacji</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">  –  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>tematyczne oprowadzanie po</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D7D2B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wystaw</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D7D2B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stałej</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(Bartosz </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Heksel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="473835B2" w14:textId="77777777" w:rsidR="007E5F54" w:rsidRDefault="007E5F54" w:rsidP="007E5F54">
+      <w:pPr>
+        <w:pStyle w:val="Miejsce"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF39CA">
+        <w:t>Fabryka Emalia Oskara Schindlera, ul. Lipowa 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5270C9E6" w14:textId="77777777" w:rsidR="007E5F54" w:rsidRPr="00657815" w:rsidRDefault="007E5F54" w:rsidP="007E5F54">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BFE6D65" w14:textId="106574F0" w:rsidR="007E5F54" w:rsidRDefault="007E5F54" w:rsidP="007E5F54">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F43E119" w14:textId="0A1F419E" w:rsidR="0026619C" w:rsidRDefault="0026619C" w:rsidP="007E5F54">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C251373" w14:textId="77777777" w:rsidR="0026619C" w:rsidRPr="00A37F8A" w:rsidRDefault="0026619C" w:rsidP="007E5F54">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AB7AAA8" w14:textId="323736DA" w:rsidR="007E5F54" w:rsidRPr="008754D1" w:rsidRDefault="007E5F54" w:rsidP="007E5F54">
+      <w:pPr>
+        <w:pStyle w:val="Czas0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>11.04.2026, godz. 14.0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008754D1">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E17706">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Drzewa dla zaawansowanych</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008754D1">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008754D1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">specjalistyczne oprowadzanie </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">kuratorskie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008754D1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>po wystawie czasowej</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE2C23">
+        <w:t xml:space="preserve">grupa I </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2C23" w:rsidRPr="00FE2C23">
+        <w:t>(Kamil Kopek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE2C23">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="731AEF9B" w14:textId="08938D3F" w:rsidR="007E5F54" w:rsidRDefault="007E5F54" w:rsidP="007E5F54">
+      <w:pPr>
+        <w:pStyle w:val="Miejsce"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E17706">
+        <w:t>Kamienica Hipolitów</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB52E3">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E17706">
+        <w:t xml:space="preserve"> pl. Mariacki 3</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B6701D2" w14:textId="68DFCA81" w:rsidR="007E5F54" w:rsidRDefault="007E5F54" w:rsidP="007E5F54">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A3D1085" w14:textId="1C4665B5" w:rsidR="002935FC" w:rsidRPr="00B5141B" w:rsidRDefault="002935FC" w:rsidP="002935FC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="257BD7B1" w14:textId="77777777" w:rsidR="00266204" w:rsidRPr="00286753" w:rsidRDefault="00266204" w:rsidP="00266204">
+    <w:p w14:paraId="13AFC3C4" w14:textId="0EA65D1F" w:rsidR="002935FC" w:rsidRPr="00286753" w:rsidRDefault="002935FC" w:rsidP="002935FC">
       <w:pPr>
         <w:pStyle w:val="Czas0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>4.03.2026</w:t>
+        <w:t>12.04.2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00286753">
         <w:t xml:space="preserve">, godz. </w:t>
       </w:r>
       <w:r>
-        <w:t>17</w:t>
+        <w:t>15</w:t>
       </w:r>
       <w:r w:rsidRPr="00286753">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">00, </w:t>
       </w:r>
-      <w:r w:rsidRPr="005064C7">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="002935FC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
         </w:rPr>
-        <w:t>Barbara Radziwiłłówna – kontrowersyjna królowa</w:t>
-[...3 lines deleted...]
-          <w:b/>
+        <w:t>Cień wojny nad uzdrowiskiem – Swoszowice w dniach 18–23 stycznia 1945 roku</w:t>
+      </w:r>
+      <w:r w:rsidR="00543134">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="005064C7">
-[...2 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:t>Grzegorz Jeżowski</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B0E5DFF" w14:textId="77777777" w:rsidR="00266204" w:rsidRPr="00286753" w:rsidRDefault="00266204" w:rsidP="00266204">
+    <w:p w14:paraId="58F5FD02" w14:textId="77777777" w:rsidR="002935FC" w:rsidRPr="002935FC" w:rsidRDefault="002935FC" w:rsidP="002935FC">
       <w:pPr>
         <w:pStyle w:val="Miejsce"/>
       </w:pPr>
+      <w:r w:rsidRPr="002935FC">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Muzeum i Centrum Ruchu Harcerskiego</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002935FC">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ul. Forteczna 28</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B7BDF95" w14:textId="77777777" w:rsidR="002935FC" w:rsidRPr="00E73F0F" w:rsidRDefault="002935FC" w:rsidP="007E5F54">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69BDC082" w14:textId="77777777" w:rsidR="007E5F54" w:rsidRPr="007F234E" w:rsidRDefault="007E5F54" w:rsidP="007E5F54">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F8F38BC" w14:textId="77777777" w:rsidR="007E5F54" w:rsidRDefault="007E5F54" w:rsidP="007E5F54">
+      <w:pPr>
+        <w:pStyle w:val="Czas0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>13.04.2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E73F0F">
+        <w:t xml:space="preserve">, godz. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">14.30,  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wojenne dzieci  –  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>specjalistyczne oprowadzanie po</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D7D2B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wystaw</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D7D2B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">czasowej </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(Beata Łabno)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2480414A" w14:textId="77777777" w:rsidR="007E5F54" w:rsidRDefault="007E5F54" w:rsidP="007E5F54">
+      <w:pPr>
+        <w:pStyle w:val="Miejsce"/>
+      </w:pPr>
       <w:r w:rsidRPr="00AF39CA">
-        <w:t>Pałac Krzys</w:t>
-[...2 lines deleted...]
-        <w:t>ztofory, Rynek Główny 35 (Sala Miedziana</w:t>
+        <w:t>Fabryka Emalia Oskara Schindlera, ul. Lipowa 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6755882D" w14:textId="77777777" w:rsidR="007E5F54" w:rsidRDefault="007E5F54" w:rsidP="007E5F54">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57560D73" w14:textId="77777777" w:rsidR="007E5F54" w:rsidRDefault="007E5F54" w:rsidP="007E5F54">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B4ECC39" w14:textId="77777777" w:rsidR="007E5F54" w:rsidRDefault="007E5F54" w:rsidP="007E5F54">
+      <w:pPr>
+        <w:pStyle w:val="Czas0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>14.04.2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286753">
+        <w:t xml:space="preserve">, godz. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286753">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">00, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00826B63">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rzeźby Bronisława Chromego </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00826B63">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">– spacer po Parku Decjusza i oprowadzanie po kościele na Woli </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00826B63">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Justowskiej</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> – grupa I (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00826B63">
+        <w:t>Grażyna Chromy-Rościszewska</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, Justyna Kasińska, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00826B63">
+        <w:t>ks. kanonik Roman Łędzki</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38FD5936" w14:textId="77777777" w:rsidR="007E5F54" w:rsidRPr="00286753" w:rsidRDefault="007E5F54" w:rsidP="007E5F54">
+      <w:pPr>
+        <w:pStyle w:val="Miejsce"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Miejsce zbiórki: Autorska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00826B63">
+        <w:t>Galeri</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a Bronisława</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00826B63">
+        <w:t xml:space="preserve"> Chromego</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, ul. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00826B63">
+        <w:t>Krańcowa 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A54306D" w14:textId="77777777" w:rsidR="007E5F54" w:rsidRDefault="007E5F54" w:rsidP="007E5F54">
+      <w:pPr>
+        <w:pStyle w:val="Przewodnik"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="1068"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BE390BC" w14:textId="77777777" w:rsidR="007E5F54" w:rsidRPr="005675D2" w:rsidRDefault="007E5F54" w:rsidP="007E5F54">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1068"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005675D2">
+        <w:t>20</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.04.2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005675D2">
+        <w:t>, godz. 14.00</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00657815">
+        <w:rPr>
+          <w:rFonts w:cs="Cambria"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Płatny kurs tematyczny – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005675D2">
+        <w:rPr>
+          <w:rFonts w:cs="Cambria"/>
+          <w:b/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Święta wiosenne w tradycji żydowskiej  –  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005675D2">
+        <w:rPr>
+          <w:rFonts w:cs="Cambria"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>wykład oraz oprowadzanie tematyczne po wystawie stałej</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Cambria"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Cambria"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005675D2">
+        <w:t xml:space="preserve">Aleksandra Gaj, dr Przemysław </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005675D2">
+        <w:t>Zarubin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005675D2">
+        <w:t xml:space="preserve">, Piotr </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005675D2">
+        <w:t>Figiela</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Cambria"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="243444D4" w14:textId="77777777" w:rsidR="007E5F54" w:rsidRPr="005675D2" w:rsidRDefault="007E5F54" w:rsidP="007E5F54">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005675D2">
+        <w:t>Stara Synagoga, ul. Szeroka 24</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04414C44" w14:textId="77777777" w:rsidR="007E5F54" w:rsidRDefault="007E5F54" w:rsidP="007E5F54">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5817789C" w14:textId="4F1D7A42" w:rsidR="007E5F54" w:rsidRPr="008754D1" w:rsidRDefault="007E5F54" w:rsidP="007E5F54">
+      <w:pPr>
+        <w:pStyle w:val="Czas0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>21.04.2026, godz. 16.0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008754D1">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E17706">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Drzewa dla zaawansowanych</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008754D1">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008754D1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">specjalistyczne oprowadzanie </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">kuratorskie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008754D1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>po wystawie czasowej</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – grupa II </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2C23" w:rsidRPr="00FE2C23">
+        <w:t>(Maria Lempart</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE2C23">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="177AE373" w14:textId="77777777" w:rsidR="007E5F54" w:rsidRDefault="007E5F54" w:rsidP="007E5F54">
+      <w:pPr>
+        <w:pStyle w:val="Miejsce"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E17706">
+        <w:t>Kamienica Hipolitów pl. Mariacki 3</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60746008" w14:textId="77777777" w:rsidR="007E5F54" w:rsidRPr="00B5141B" w:rsidRDefault="007E5F54" w:rsidP="007E5F54">
+      <w:pPr>
+        <w:pStyle w:val="Przewodnik"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="1068"/>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B950804" w14:textId="690F7461" w:rsidR="007E5F54" w:rsidRPr="00286753" w:rsidRDefault="007E5F54" w:rsidP="007E5F54">
+      <w:pPr>
+        <w:pStyle w:val="Czas0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>22.04.2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286753">
+        <w:t xml:space="preserve">, godz. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286753">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">00, </w:t>
+      </w:r>
+      <w:r w:rsidR="0026619C" w:rsidRPr="0026619C">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Dziedzictwo rolnicze i ogrodnicze dawnej podkrakowskiej wsi, czyli rośliny z ogrodu Tetmajerów i Rydlów</w:t>
+      </w:r>
+      <w:r w:rsidR="0026619C" w:rsidRPr="0026619C">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0026619C" w:rsidRPr="0026619C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>- spacer po Bronowicach Małych</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(Kamil Kopek)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F617DFC" w14:textId="77777777" w:rsidR="007E5F54" w:rsidRPr="00286753" w:rsidRDefault="007E5F54" w:rsidP="007E5F54">
+      <w:pPr>
+        <w:pStyle w:val="Miejsce"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Miejsce zbiórki: Rydlówka, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1588F">
+        <w:t>ul. Włodzimierza Tetmajera 28</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (przy kasie oddziału</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF39CA">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1138B810" w14:textId="77777777" w:rsidR="00266204" w:rsidRDefault="00266204" w:rsidP="00266204">
-[...15 lines deleted...]
-    <w:p w14:paraId="595FE46D" w14:textId="77777777" w:rsidR="00266204" w:rsidRDefault="00266204" w:rsidP="00266204">
+    <w:p w14:paraId="6A2B0230" w14:textId="77777777" w:rsidR="007E5F54" w:rsidRPr="00657815" w:rsidRDefault="007E5F54" w:rsidP="007E5F54">
+      <w:pPr>
+        <w:pStyle w:val="Przewodnik"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="1068"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EFFDCE2" w14:textId="77777777" w:rsidR="007E5F54" w:rsidRDefault="007E5F54" w:rsidP="007E5F54">
       <w:pPr>
         <w:pStyle w:val="Czas0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>5.03.2026</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E73F0F">
+        <w:t>23.04.2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286753">
         <w:t xml:space="preserve">, godz. </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">16.00, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AF39CA">
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286753">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">00, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00826B63">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
-        <w:t>Kraków od początku, bez końca</w:t>
-[...36 lines deleted...]
-    <w:p w14:paraId="4ECB108C" w14:textId="77777777" w:rsidR="00266204" w:rsidRDefault="00266204" w:rsidP="00266204">
+        <w:t xml:space="preserve">Rzeźby Bronisława Chromego </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00826B63">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">– spacer po Parku Decjusza i oprowadzanie po kościele na Woli </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00826B63">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Justowskiej</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> – grupa II (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00826B63">
+        <w:t>Grażyna Chromy-Rościszewska</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, Justyna Kasińska, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00826B63">
+        <w:t>ks. kanonik Roman Łędzki</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08C97DBB" w14:textId="77777777" w:rsidR="007E5F54" w:rsidRPr="00286753" w:rsidRDefault="007E5F54" w:rsidP="007E5F54">
       <w:pPr>
         <w:pStyle w:val="Miejsce"/>
       </w:pPr>
       <w:r>
-        <w:t>Pałac Krzysztofory, Rynek Główny 35 (zbiórka w holu)</w:t>
-[...42 lines deleted...]
-    <w:p w14:paraId="377652AE" w14:textId="77777777" w:rsidR="00266204" w:rsidRPr="008754D1" w:rsidRDefault="00266204" w:rsidP="00266204">
+        <w:t xml:space="preserve">Miejsce zbiórki: Autorska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00826B63">
+        <w:t>Galeri</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a Bronisława</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00826B63">
+        <w:t xml:space="preserve"> Chromego</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, ul. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00826B63">
+        <w:t>Krańcowa 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20BFDDAC" w14:textId="77777777" w:rsidR="00543134" w:rsidRPr="00657815" w:rsidRDefault="00543134" w:rsidP="00543134">
+      <w:pPr>
+        <w:pStyle w:val="Przewodnik"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="1068"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FB73DDB" w14:textId="77777777" w:rsidR="007E5F54" w:rsidRDefault="007E5F54" w:rsidP="007E5F54">
       <w:pPr>
         <w:pStyle w:val="Czas0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>7.03.2026, godz. 14.3</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00AF39CA">
+        <w:t xml:space="preserve">24.04.2026, godz. 16.00, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00826B63">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
-        <w:t>Kraków. Dźwięki, melodie, słowa</w:t>
+        <w:t>Architektura dla wtajemniczonych – renesans</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008754D1">
-[...34 lines deleted...]
-    <w:p w14:paraId="514EA045" w14:textId="77777777" w:rsidR="00266204" w:rsidRDefault="00266204" w:rsidP="00266204">
+      <w:r>
+        <w:t>(Anna Magiera)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63CCEFE5" w14:textId="77777777" w:rsidR="007E5F54" w:rsidRPr="007314EC" w:rsidRDefault="007E5F54" w:rsidP="007E5F54">
       <w:pPr>
         <w:pStyle w:val="Miejsce"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="506766B5" w14:textId="77777777" w:rsidR="00266204" w:rsidRPr="00B5141B" w:rsidRDefault="00266204" w:rsidP="00266204">
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Wykład </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007314EC">
+        <w:t>online na platformie ZOOM (link do spotkania zostanie przesłany uczestnikom w dniu wykładu</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> rano</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007314EC">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22189E41" w14:textId="77777777" w:rsidR="00266204" w:rsidRPr="00B5141B" w:rsidRDefault="00266204" w:rsidP="00266204">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29DC2052" w14:textId="77777777" w:rsidR="00266204" w:rsidRPr="00286753" w:rsidRDefault="00266204" w:rsidP="00266204">
-[...636 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+    <w:sectPr w:rsidR="00266204" w:rsidRPr="00B5141B" w:rsidSect="00583EC6">
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="1984" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C143996" w14:textId="77777777" w:rsidR="006B5261" w:rsidRDefault="006B5261" w:rsidP="00C02FFA">
+    <w:p w14:paraId="4706EFBD" w14:textId="77777777" w:rsidR="00F4664B" w:rsidRDefault="00F4664B" w:rsidP="00C02FFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="18EF15F0" w14:textId="77777777" w:rsidR="006B5261" w:rsidRDefault="006B5261" w:rsidP="00C02FFA">
+    <w:p w14:paraId="48902E09" w14:textId="77777777" w:rsidR="00F4664B" w:rsidRDefault="00F4664B" w:rsidP="00C02FFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bahnschrift">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002C7" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="7BD8F04D" w14:textId="77777777" w:rsidR="00935AA6" w:rsidRDefault="00935AA6">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="1EF96AB0" w14:textId="79830F24" w:rsidR="002762A2" w:rsidRPr="002762A2" w:rsidRDefault="00D854AB" w:rsidP="002762A2">
+  <w:p w14:paraId="1EF96AB0" w14:textId="79830F24" w:rsidR="002762A2" w:rsidRPr="002762A2" w:rsidRDefault="00F4664B" w:rsidP="002762A2">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:hyperlink r:id="rId1" w:history="1">
       <w:r w:rsidR="002762A2" w:rsidRPr="002762A2">
         <w:rPr>
           <w:rStyle w:val="Hipercze"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>WWW.MUZEUM</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidR="002762A2" w:rsidRPr="002762A2">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>KRAKOWA.PL</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="0E7F7C34" w14:textId="46C613E6" w:rsidR="00935AA6" w:rsidRDefault="00935AA6">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1880002E" w14:textId="77777777" w:rsidR="006B5261" w:rsidRDefault="006B5261" w:rsidP="00C02FFA">
+    <w:p w14:paraId="28F6246E" w14:textId="77777777" w:rsidR="00F4664B" w:rsidRDefault="00F4664B" w:rsidP="00C02FFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="17AC6AD1" w14:textId="77777777" w:rsidR="006B5261" w:rsidRDefault="006B5261" w:rsidP="00C02FFA">
+    <w:p w14:paraId="0D02B240" w14:textId="77777777" w:rsidR="00F4664B" w:rsidRDefault="00F4664B" w:rsidP="00C02FFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="2CAEEB5D" w14:textId="77777777" w:rsidR="00935AA6" w:rsidRDefault="00935AA6">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="53C83B0F" w14:textId="37F627C3" w:rsidR="00AC02B7" w:rsidRDefault="00935AA6">
     <w:pPr>
@@ -3513,93 +3847,93 @@
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:469.8pt;height:485.4pt" o:bullet="t">
+      <v:shape id="_x0000_i1037" type="#_x0000_t75" style="width:469.75pt;height:485.15pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="czas"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="1">
     <w:pict>
-      <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:51.6pt;height:60pt" o:bullet="t">
+      <v:shape id="_x0000_i1038" type="#_x0000_t75" style="width:51.6pt;height:60.05pt" o:bullet="t">
         <v:imagedata r:id="rId2" o:title="Bez nazwy-1"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="2">
     <w:pict>
-      <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:1in;height:1in" o:bullet="t">
+      <v:shape id="_x0000_i1039" type="#_x0000_t75" style="width:1in;height:1in" o:bullet="t">
         <v:imagedata r:id="rId3" o:title="Bez nazwy-12"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="3">
     <w:pict>
-      <v:shape id="_x0000_i1029" type="#_x0000_t75" style="width:1in;height:1in" o:bullet="t">
+      <v:shape id="_x0000_i1040" type="#_x0000_t75" style="width:1in;height:1in" o:bullet="t">
         <v:imagedata r:id="rId4" o:title="Bez nazwy-13"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="4">
     <w:pict>
-      <v:shape id="_x0000_i1030" type="#_x0000_t75" style="width:1in;height:1in" o:bullet="t">
+      <v:shape id="_x0000_i1041" type="#_x0000_t75" style="width:1in;height:1in" o:bullet="t">
         <v:imagedata r:id="rId5" o:title="Bez nazwy-14"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="5">
     <w:pict>
-      <v:shape id="_x0000_i1031" type="#_x0000_t75" style="width:7.8pt;height:11.4pt" o:bullet="t">
+      <v:shape id="_x0000_i1042" type="#_x0000_t75" style="width:8.1pt;height:11.55pt" o:bullet="t">
         <v:imagedata r:id="rId6" o:title="mhk_pdz_program_2021_miejsce"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="6">
     <w:pict>
-      <v:shape id="_x0000_i1032" type="#_x0000_t75" style="width:9.6pt;height:11.4pt" o:bullet="t">
+      <v:shape id="_x0000_i1043" type="#_x0000_t75" style="width:9.65pt;height:11.55pt" o:bullet="t">
         <v:imagedata r:id="rId7" o:title="mhk_pdz_program_2021_czas"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="066F76C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="32CAF040"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -3769,51 +4103,51 @@
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10A37D14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5A6AF3E8"/>
+    <w:tmpl w:val="5F8E66C2"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4645,52 +4979,52 @@
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B67477C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5012360C"/>
-    <w:lvl w:ilvl="0" w:tplc="661E1992">
+    <w:tmpl w:val="577CA89A"/>
+    <w:lvl w:ilvl="0" w:tplc="BF3A9DD6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Cena"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="4"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
         <w:sz w:val="40"/>
         <w:szCs w:val="36"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2148" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5040,279 +5374,291 @@
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000C5744"/>
     <w:rsid w:val="0000030C"/>
     <w:rsid w:val="00000B4D"/>
     <w:rsid w:val="00014245"/>
     <w:rsid w:val="000170AF"/>
     <w:rsid w:val="000217B2"/>
     <w:rsid w:val="00035CB0"/>
     <w:rsid w:val="0007585C"/>
     <w:rsid w:val="00081201"/>
     <w:rsid w:val="0008247A"/>
     <w:rsid w:val="0008550F"/>
+    <w:rsid w:val="00085F86"/>
     <w:rsid w:val="00094653"/>
     <w:rsid w:val="00094787"/>
     <w:rsid w:val="000A5207"/>
     <w:rsid w:val="000A60D1"/>
     <w:rsid w:val="000C5744"/>
     <w:rsid w:val="000C646D"/>
     <w:rsid w:val="000C7518"/>
     <w:rsid w:val="000D2090"/>
     <w:rsid w:val="000D7D70"/>
     <w:rsid w:val="0010622F"/>
     <w:rsid w:val="00112560"/>
     <w:rsid w:val="0011496A"/>
     <w:rsid w:val="0012047B"/>
     <w:rsid w:val="0012282A"/>
+    <w:rsid w:val="00130DA3"/>
     <w:rsid w:val="001403E2"/>
     <w:rsid w:val="0015329A"/>
     <w:rsid w:val="00156C81"/>
     <w:rsid w:val="001709A6"/>
     <w:rsid w:val="00172B73"/>
     <w:rsid w:val="00186551"/>
     <w:rsid w:val="00187F97"/>
     <w:rsid w:val="001A35F6"/>
     <w:rsid w:val="001A6E08"/>
     <w:rsid w:val="001B5BD3"/>
     <w:rsid w:val="001C4186"/>
     <w:rsid w:val="001C45DE"/>
     <w:rsid w:val="001D0BA4"/>
     <w:rsid w:val="001D6EB3"/>
     <w:rsid w:val="001D74E3"/>
     <w:rsid w:val="001E0754"/>
     <w:rsid w:val="001E4A1F"/>
     <w:rsid w:val="001F62C3"/>
+    <w:rsid w:val="002000DE"/>
     <w:rsid w:val="002117AC"/>
     <w:rsid w:val="00215286"/>
     <w:rsid w:val="00224FB3"/>
     <w:rsid w:val="0023272A"/>
     <w:rsid w:val="002371AA"/>
     <w:rsid w:val="002405E6"/>
     <w:rsid w:val="002405EA"/>
     <w:rsid w:val="002611F2"/>
     <w:rsid w:val="00264252"/>
     <w:rsid w:val="0026432B"/>
+    <w:rsid w:val="0026619C"/>
     <w:rsid w:val="00266204"/>
     <w:rsid w:val="002762A2"/>
     <w:rsid w:val="002823AC"/>
     <w:rsid w:val="00286753"/>
     <w:rsid w:val="00290648"/>
     <w:rsid w:val="002917B7"/>
+    <w:rsid w:val="002935FC"/>
     <w:rsid w:val="00296C40"/>
     <w:rsid w:val="002A36FA"/>
     <w:rsid w:val="002B315C"/>
     <w:rsid w:val="002C0ED2"/>
     <w:rsid w:val="002F067D"/>
     <w:rsid w:val="002F6E23"/>
     <w:rsid w:val="003111A2"/>
     <w:rsid w:val="00317582"/>
     <w:rsid w:val="00330F5E"/>
     <w:rsid w:val="00340FF1"/>
     <w:rsid w:val="00343BD4"/>
     <w:rsid w:val="003569AA"/>
     <w:rsid w:val="00365ED8"/>
     <w:rsid w:val="00372EF1"/>
     <w:rsid w:val="00372F8D"/>
     <w:rsid w:val="00374020"/>
     <w:rsid w:val="00381246"/>
     <w:rsid w:val="00381439"/>
     <w:rsid w:val="00382BA0"/>
     <w:rsid w:val="00391A64"/>
     <w:rsid w:val="00393DC1"/>
     <w:rsid w:val="003941DB"/>
     <w:rsid w:val="003A6735"/>
     <w:rsid w:val="003A6871"/>
     <w:rsid w:val="003B0781"/>
     <w:rsid w:val="003D06CA"/>
     <w:rsid w:val="003E01EB"/>
     <w:rsid w:val="003E60DF"/>
     <w:rsid w:val="003F7D94"/>
     <w:rsid w:val="004065D6"/>
     <w:rsid w:val="00411698"/>
     <w:rsid w:val="0041312C"/>
     <w:rsid w:val="00413A0D"/>
     <w:rsid w:val="00420036"/>
     <w:rsid w:val="004218EB"/>
     <w:rsid w:val="00451261"/>
     <w:rsid w:val="00454C97"/>
     <w:rsid w:val="0045786B"/>
     <w:rsid w:val="0046586B"/>
     <w:rsid w:val="00465F80"/>
+    <w:rsid w:val="004A3995"/>
     <w:rsid w:val="004A5FCE"/>
     <w:rsid w:val="004A7421"/>
     <w:rsid w:val="004C2D33"/>
     <w:rsid w:val="004C49A3"/>
     <w:rsid w:val="004C4E16"/>
     <w:rsid w:val="004F01AE"/>
     <w:rsid w:val="005064C7"/>
     <w:rsid w:val="00515C11"/>
     <w:rsid w:val="00522210"/>
     <w:rsid w:val="005233C3"/>
     <w:rsid w:val="00534C7E"/>
+    <w:rsid w:val="00543134"/>
     <w:rsid w:val="005519A7"/>
     <w:rsid w:val="00580B62"/>
     <w:rsid w:val="005815E2"/>
     <w:rsid w:val="00583EC6"/>
     <w:rsid w:val="005932A6"/>
     <w:rsid w:val="005A3A41"/>
     <w:rsid w:val="005B0D7E"/>
     <w:rsid w:val="005B2B0D"/>
     <w:rsid w:val="005C0A8C"/>
     <w:rsid w:val="005C3A40"/>
     <w:rsid w:val="005C6D3B"/>
     <w:rsid w:val="005D11C0"/>
     <w:rsid w:val="005D2725"/>
     <w:rsid w:val="005D2D99"/>
     <w:rsid w:val="005E5D9A"/>
     <w:rsid w:val="005E6572"/>
     <w:rsid w:val="005F3634"/>
     <w:rsid w:val="00600073"/>
     <w:rsid w:val="00600191"/>
     <w:rsid w:val="00601DB6"/>
     <w:rsid w:val="00605FBB"/>
     <w:rsid w:val="00616B90"/>
     <w:rsid w:val="0062603B"/>
+    <w:rsid w:val="00636639"/>
     <w:rsid w:val="0065500A"/>
     <w:rsid w:val="00655B39"/>
     <w:rsid w:val="006560FB"/>
     <w:rsid w:val="00676867"/>
     <w:rsid w:val="006833A0"/>
     <w:rsid w:val="00684419"/>
     <w:rsid w:val="00686D5F"/>
     <w:rsid w:val="006904BF"/>
     <w:rsid w:val="00695D2F"/>
     <w:rsid w:val="006A7462"/>
     <w:rsid w:val="006A75FD"/>
     <w:rsid w:val="006B0AFD"/>
     <w:rsid w:val="006B5261"/>
+    <w:rsid w:val="006C0F70"/>
     <w:rsid w:val="006D4FA6"/>
     <w:rsid w:val="006D5B71"/>
     <w:rsid w:val="006E2215"/>
     <w:rsid w:val="006E2280"/>
     <w:rsid w:val="007159BF"/>
     <w:rsid w:val="0071641E"/>
     <w:rsid w:val="00720886"/>
     <w:rsid w:val="007314EC"/>
     <w:rsid w:val="00732B35"/>
     <w:rsid w:val="007340F5"/>
     <w:rsid w:val="00741A47"/>
     <w:rsid w:val="00752BFF"/>
     <w:rsid w:val="00754E18"/>
     <w:rsid w:val="00756B41"/>
     <w:rsid w:val="00764C43"/>
     <w:rsid w:val="00785EB1"/>
     <w:rsid w:val="00785F0A"/>
     <w:rsid w:val="00797F0D"/>
     <w:rsid w:val="007A1737"/>
     <w:rsid w:val="007A2F6B"/>
     <w:rsid w:val="007D1C20"/>
     <w:rsid w:val="007E2A0C"/>
+    <w:rsid w:val="007E5F54"/>
     <w:rsid w:val="007E639A"/>
     <w:rsid w:val="007F3F08"/>
     <w:rsid w:val="0081158C"/>
+    <w:rsid w:val="00826B63"/>
     <w:rsid w:val="008406F9"/>
     <w:rsid w:val="00845DD6"/>
     <w:rsid w:val="0085044A"/>
     <w:rsid w:val="00856EE4"/>
     <w:rsid w:val="00860A53"/>
     <w:rsid w:val="0086106A"/>
     <w:rsid w:val="00861624"/>
     <w:rsid w:val="00863D9A"/>
     <w:rsid w:val="0086623A"/>
     <w:rsid w:val="00871C5E"/>
     <w:rsid w:val="0087368C"/>
     <w:rsid w:val="0087693D"/>
     <w:rsid w:val="0087720C"/>
     <w:rsid w:val="00880EAD"/>
     <w:rsid w:val="00885FE0"/>
     <w:rsid w:val="00894D48"/>
     <w:rsid w:val="008A1977"/>
     <w:rsid w:val="008A2DD8"/>
     <w:rsid w:val="008B3AB0"/>
     <w:rsid w:val="008C2152"/>
     <w:rsid w:val="008C307E"/>
     <w:rsid w:val="008D09C3"/>
     <w:rsid w:val="008D6947"/>
     <w:rsid w:val="00926A5D"/>
     <w:rsid w:val="00935A50"/>
     <w:rsid w:val="00935AA6"/>
     <w:rsid w:val="009434A1"/>
     <w:rsid w:val="0095588D"/>
     <w:rsid w:val="009570B2"/>
     <w:rsid w:val="00965939"/>
     <w:rsid w:val="00970655"/>
     <w:rsid w:val="009908C8"/>
     <w:rsid w:val="009B3515"/>
+    <w:rsid w:val="009C4F56"/>
     <w:rsid w:val="009C5CA3"/>
     <w:rsid w:val="009C662E"/>
     <w:rsid w:val="009D04A6"/>
     <w:rsid w:val="00A0461B"/>
     <w:rsid w:val="00A052C6"/>
     <w:rsid w:val="00A10BAE"/>
     <w:rsid w:val="00A15EFB"/>
     <w:rsid w:val="00A27261"/>
     <w:rsid w:val="00A37F8A"/>
     <w:rsid w:val="00A466B5"/>
     <w:rsid w:val="00A57ABC"/>
     <w:rsid w:val="00A604FE"/>
     <w:rsid w:val="00A6565F"/>
     <w:rsid w:val="00A678DF"/>
     <w:rsid w:val="00A90D86"/>
     <w:rsid w:val="00A9144A"/>
     <w:rsid w:val="00AA0BFF"/>
     <w:rsid w:val="00AB2C6E"/>
     <w:rsid w:val="00AB6278"/>
     <w:rsid w:val="00AC02B7"/>
     <w:rsid w:val="00AD2EB8"/>
     <w:rsid w:val="00AD533D"/>
     <w:rsid w:val="00AE1363"/>
     <w:rsid w:val="00AF1F49"/>
     <w:rsid w:val="00AF2CC3"/>
@@ -5320,119 +5666,127 @@
     <w:rsid w:val="00AF7EB1"/>
     <w:rsid w:val="00B15256"/>
     <w:rsid w:val="00B509D3"/>
     <w:rsid w:val="00B5141B"/>
     <w:rsid w:val="00B57D28"/>
     <w:rsid w:val="00B76273"/>
     <w:rsid w:val="00B80BAF"/>
     <w:rsid w:val="00B8405F"/>
     <w:rsid w:val="00B8494D"/>
     <w:rsid w:val="00B95613"/>
     <w:rsid w:val="00BA0B48"/>
     <w:rsid w:val="00BB38B5"/>
     <w:rsid w:val="00BB668A"/>
     <w:rsid w:val="00BF0990"/>
     <w:rsid w:val="00BF0C12"/>
     <w:rsid w:val="00C02FFA"/>
     <w:rsid w:val="00C04D88"/>
     <w:rsid w:val="00C059A1"/>
     <w:rsid w:val="00C107B1"/>
     <w:rsid w:val="00C11857"/>
     <w:rsid w:val="00C11D24"/>
     <w:rsid w:val="00C124E9"/>
     <w:rsid w:val="00C13217"/>
     <w:rsid w:val="00C1716A"/>
     <w:rsid w:val="00C2345B"/>
+    <w:rsid w:val="00C3429E"/>
     <w:rsid w:val="00C41AAB"/>
     <w:rsid w:val="00C43A8C"/>
     <w:rsid w:val="00C46260"/>
     <w:rsid w:val="00C55AD4"/>
     <w:rsid w:val="00C5778E"/>
     <w:rsid w:val="00C61545"/>
     <w:rsid w:val="00C640EC"/>
     <w:rsid w:val="00C9408E"/>
+    <w:rsid w:val="00CA07E5"/>
     <w:rsid w:val="00CC356C"/>
     <w:rsid w:val="00CD5015"/>
     <w:rsid w:val="00CD537B"/>
     <w:rsid w:val="00CE0B35"/>
     <w:rsid w:val="00CE779B"/>
     <w:rsid w:val="00CF437C"/>
     <w:rsid w:val="00D04765"/>
     <w:rsid w:val="00D05F2B"/>
+    <w:rsid w:val="00D1588F"/>
     <w:rsid w:val="00D24ACB"/>
     <w:rsid w:val="00D31C1D"/>
     <w:rsid w:val="00D57F08"/>
     <w:rsid w:val="00D62C38"/>
     <w:rsid w:val="00D62EBA"/>
     <w:rsid w:val="00D63735"/>
     <w:rsid w:val="00D6501C"/>
     <w:rsid w:val="00D75D8F"/>
     <w:rsid w:val="00D85365"/>
-    <w:rsid w:val="00D854AB"/>
     <w:rsid w:val="00D85CB4"/>
     <w:rsid w:val="00D94D8A"/>
     <w:rsid w:val="00D977FC"/>
     <w:rsid w:val="00D97AB1"/>
     <w:rsid w:val="00DB0DDE"/>
     <w:rsid w:val="00DB45F8"/>
+    <w:rsid w:val="00DB52E3"/>
     <w:rsid w:val="00DD012E"/>
     <w:rsid w:val="00DD4C18"/>
     <w:rsid w:val="00DD6299"/>
+    <w:rsid w:val="00E17706"/>
     <w:rsid w:val="00E21E53"/>
+    <w:rsid w:val="00E24A77"/>
     <w:rsid w:val="00E5441D"/>
     <w:rsid w:val="00E5760F"/>
     <w:rsid w:val="00E576B1"/>
+    <w:rsid w:val="00E62464"/>
     <w:rsid w:val="00E65600"/>
     <w:rsid w:val="00E71F1B"/>
     <w:rsid w:val="00E920D7"/>
     <w:rsid w:val="00EA0C63"/>
     <w:rsid w:val="00EA1397"/>
     <w:rsid w:val="00EA2AF3"/>
     <w:rsid w:val="00EB3F3B"/>
     <w:rsid w:val="00EC5616"/>
     <w:rsid w:val="00EC6F65"/>
     <w:rsid w:val="00EF0B01"/>
     <w:rsid w:val="00EF0E85"/>
     <w:rsid w:val="00EF0EF0"/>
     <w:rsid w:val="00EF1E82"/>
     <w:rsid w:val="00F1087C"/>
     <w:rsid w:val="00F10915"/>
     <w:rsid w:val="00F21449"/>
+    <w:rsid w:val="00F4664B"/>
     <w:rsid w:val="00F723CF"/>
     <w:rsid w:val="00F724C7"/>
     <w:rsid w:val="00F772BD"/>
     <w:rsid w:val="00F809AC"/>
     <w:rsid w:val="00F85651"/>
     <w:rsid w:val="00FA0679"/>
     <w:rsid w:val="00FA0EC5"/>
     <w:rsid w:val="00FA2FB1"/>
     <w:rsid w:val="00FA35A9"/>
     <w:rsid w:val="00FA3BBE"/>
     <w:rsid w:val="00FB07DB"/>
     <w:rsid w:val="00FB79A4"/>
     <w:rsid w:val="00FE14ED"/>
     <w:rsid w:val="00FE2513"/>
+    <w:rsid w:val="00FE2C23"/>
     <w:rsid w:val="00FE3EED"/>
     <w:rsid w:val="00FE55CD"/>
     <w:rsid w:val="00FF2A82"/>
     <w:rsid w:val="00FF4005"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -5816,51 +6170,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E21E53"/>
+    <w:rsid w:val="002935FC"/>
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Bahnschrift" w:hAnsi="Bahnschrift"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek1Znak"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00CC356C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="7CB9B8"/>
@@ -6552,90 +6906,119 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00863D9A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
     <w:name w:val="Tekst dymka Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tekstdymka"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00863D9A"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalnyWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0026619C"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
+    <w:div w:id="1374698036">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1818256617">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://muzeumkrakowa.pl/formularz-przewodnik-dla-zaawansowanych" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:przewodnicy@muzeumkrakowa.pl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:przewodnicy@muzeumkrakowa.pl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:przewodnicy@muzeumkrakowa.pl" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://muzeumkrakowa.pl/formularz-przewodnik-dla-zaawansowanych" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://WWW.MUZEUM" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -6902,81 +7285,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB405756-5AEF-47E0-8637-AD5315E2DD63}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0661D56F-A9B1-4CB5-BFA9-93935AF84654}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>5839</Characters>
+  <Pages>9</Pages>
+  <Words>1361</Words>
+  <Characters>8171</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>13</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>68</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6799</CharactersWithSpaces>
+  <CharactersWithSpaces>9513</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sebastian Goyke</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>