--- v0 (2026-06-01)
+++ v1 (2026-07-13)
@@ -85,130 +85,103 @@
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1.1. </w:t>
       </w:r>
       <w:r w:rsidR="00824659" w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Niniejszy Regulamin (dalej: „Regulamin”) określa warunki i zasady uczestnictwa w </w:t>
-[...8 lines deleted...]
-        <w:t>Konkursie wideo „Lajkonik day” (dalej: „Konkurs”).</w:t>
+        <w:t>Niniejszy Regulamin (dalej: „Regulamin”) określa warunki i zasady uczestnictwa w Konkursie wideo „Lajkonik day” (dalej: „Konkurs”).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D524760" w14:textId="2C2A0501" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00877990" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1.2. </w:t>
       </w:r>
       <w:r w:rsidR="00824659" w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Organizatorem Konkursu jest Muzeum Historyczne Miasta Krakowa z siedzibą w Krakowie, Rynek Główny 35, 31-011 Kraków, wpisane do Rejestru Instytucji Kultury prowadzonego przez Gminę Miejską Kraków pod </w:t>
-[...8 lines deleted...]
-        <w:t>numerem 37, posiadające REGON: 382698540 oraz NIP: 6762562544 (dalej: „Organizator”).</w:t>
+        <w:t>Organizatorem Konkursu jest Muzeum Historyczne Miasta Krakowa z siedzibą w Krakowie, Rynek Główny 35, 31-011 Kraków, wpisane do Rejestru Instytucji Kultury prowadzonego przez Gminę Miejską Kraków pod numerem 37, posiadające REGON: 382698540 oraz NIP: 6762562544 (dalej: „Organizator”).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13C8882E" w14:textId="589BDC94" w:rsidR="00877990" w:rsidRPr="00321BB6" w:rsidRDefault="00877990" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">1.3.  </w:t>
-[...8 lines deleted...]
-        <w:t>Konkurs jest konkursem z dziedziny kultury, o którym mowa w art. 21 ust. 1 pkt 68 ustawy z dnia 26 lipca 1991 r. o podatku dochodowym od osób fizycznych, oraz przyrzeczeniem publicznym w rozumieniu art. 919-921 Kodeksu cywilnego.</w:t>
+        <w:t>1.3.  Konkurs jest konkursem z dziedziny kultury, o którym mowa w art. 21 ust. 1 pkt 68 ustawy z dnia 26 lipca 1991 r. o podatku dochodowym od osób fizycznych, oraz przyrzeczeniem publicznym w rozumieniu art. 919-921 Kodeksu cywilnego.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="488904CB" w14:textId="059DD1D2" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00877990" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1.4. </w:t>
       </w:r>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -255,60 +228,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7BEC94D1" w14:textId="67793603" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>zachęcenie mies</w:t>
-[...8 lines deleted...]
-        <w:t>zkańców i turystów do aktywnego uczestnictwa w wydarzeniach kulturalnych organizowanych przez Muzeum Krakowa;</w:t>
+        <w:t>zachęcenie mieszkańców i turystów do aktywnego uczestnictwa w wydarzeniach kulturalnych organizowanych przez Muzeum Krakowa;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E162244" w14:textId="5C84DD70" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -316,108 +280,90 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="722D6CC8" w14:textId="3EC88F61" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>rozwijanie kreatywności Uczestników poprzez r</w:t>
-[...8 lines deleted...]
-        <w:t>ealizację autorskich form filmowych dotyczących niematerialnego dziedzictwa Krakowa w mediach społecznościowych.</w:t>
+        <w:t>rozwijanie kreatywności Uczestników poprzez realizację autorskich form filmowych dotyczących niematerialnego dziedzictwa Krakowa w mediach społecznościowych.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53B32BF1" w14:textId="12872415" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00877990" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1.5. </w:t>
       </w:r>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00824659" w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>W czasie trwania Konkursu treść Regulaminu będzie dostępna na stronie internetowej www.muzeumkrakowa.pl. Informacji związanych z organizac</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">ją Konkursu udziela Agnieszka Gądek, e-mail: </w:t>
+        <w:t xml:space="preserve">W czasie trwania Konkursu treść Regulaminu będzie dostępna na stronie internetowej www.muzeumkrakowa.pl. Informacji związanych z organizacją Konkursu udziela Agnieszka Gądek, e-mail: </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
         <w:r w:rsidRPr="00321BB6">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:kern w:val="16"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>a.gadek@muzeumkrakowa.pl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D5C8070" w14:textId="09B092E8" w:rsidR="00877990" w:rsidRPr="00321BB6" w:rsidRDefault="00877990" w:rsidP="00321BB6">
@@ -456,60 +402,51 @@
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1.7. </w:t>
       </w:r>
       <w:r w:rsidR="00824659" w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Przystępując do Konkursu Uczestnik potwierdza, że zapoznał się z Regulaminem i akceptuje jego postanowienia. W przypadku osoby niepe</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">łnoletniej czynności te wykonuje przedstawiciel ustawowy albo osoba niepełnoletnia za uprzednią zgodą przedstawiciela ustawowego, zgodnie z pkt </w:t>
+        <w:t xml:space="preserve">Przystępując do Konkursu Uczestnik potwierdza, że zapoznał się z Regulaminem i akceptuje jego postanowienia. W przypadku osoby niepełnoletniej czynności te wykonuje przedstawiciel ustawowy albo osoba niepełnoletnia za uprzednią zgodą przedstawiciela ustawowego, zgodnie z pkt </w:t>
       </w:r>
       <w:r w:rsidR="00824659" w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>3.1-3.3</w:t>
       </w:r>
       <w:r w:rsidR="00824659" w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Regulaminu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52D3DBC4" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
@@ -597,60 +534,51 @@
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2.2. </w:t>
       </w:r>
       <w:r w:rsidR="00877990" w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Opublikowanie Pracy k</w:t>
-[...8 lines deleted...]
-        <w:t>onkursowej na publicznym profilu Uczestnika w serwisie Facebook lub Instagram, zgodnie z zasadami wskazanymi w pkt 4 Regulaminu, musi nastąpić od 11 czerwca 2026 r. do 30 czerwca 2026 r. do godz. 23:59.</w:t>
+        <w:t>Opublikowanie Pracy konkursowej na publicznym profilu Uczestnika w serwisie Facebook lub Instagram, zgodnie z zasadami wskazanymi w pkt 4 Regulaminu, musi nastąpić od 11 czerwca 2026 r. do 30 czerwca 2026 r. do godz. 23:59.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02EC9F5B" w14:textId="0AD2195D" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2.3. </w:t>
       </w:r>
       <w:r w:rsidR="00877990" w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -711,160 +639,124 @@
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3.1. Uczestnikiem Konkursu (dalej: „Uczestnik”) może być osoba fizyczna, która jest uprawniona do korzystania z publicznego profilu w serwisie Facebook lub Instagram zgodnie z regulaminem danego serwisu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F49CE87" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>3.2. Osoba niepełnoletnia mo</w:t>
+        <w:t xml:space="preserve">3.2. Osoba niepełnoletnia może uczestniczyć w Konkursie wyłącznie za uprzednią zgodą przedstawiciela ustawowego. Jeżeli z uwagi na wiek Uczestnika lub regulamin serwisu społecznościowego Uczestnik </w:t>
       </w:r>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">że uczestniczyć w Konkursie wyłącznie za uprzednią zgodą przedstawiciela ustawowego. Jeżeli z uwagi na wiek Uczestnika lub regulamin serwisu społecznościowego Uczestnik </w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>nie może samodzielnie prowadzić profilu, zgłoszenie powinno zostać dokonane za pośredni</w:t>
-[...8 lines deleted...]
-        <w:t>ctwem profilu przedstawiciela ustawowego.</w:t>
+        <w:t>nie może samodzielnie prowadzić profilu, zgłoszenie powinno zostać dokonane za pośrednictwem profilu przedstawiciela ustawowego.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D84E5A3" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>3.3. W przypadku przyznania nagrody osobie niepełnoletniej warunkiem wydania nagrody jest przedstawienie Organizatorowi oświadczenia przedstawiciela ustawowego według wzoru stanowiącego załącznik nr 1 do Regulaminu</w:t>
-[...8 lines deleted...]
-        <w:t>. Brak przedstawienia oświadczenia uniemożliwia wydanie nagrody osobie niepełnoletniej.</w:t>
+        <w:t>3.3. W przypadku przyznania nagrody osobie niepełnoletniej warunkiem wydania nagrody jest przedstawienie Organizatorowi oświadczenia przedstawiciela ustawowego według wzoru stanowiącego załącznik nr 1 do Regulaminu. Brak przedstawienia oświadczenia uniemożliwia wydanie nagrody osobie niepełnoletniej.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E6A7AD4" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3.4. Z Konkursu wyłączeni są pracownicy, wolontariusze oraz osoby odbywające praktyki lub staż u Organizatora, a także członkowie ich najbliższych rodzin.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45F6DDF9" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>3.5. Praca ko</w:t>
-[...8 lines deleted...]
-        <w:t>nkursowa opublikowana zgodnie z zasadami wskazanymi w pkt 4.2 Regulaminu oznacza przystąpienie Uczestnika do Konkursu.</w:t>
+        <w:t>3.5. Praca konkursowa opublikowana zgodnie z zasadami wskazanymi w pkt 4.2 Regulaminu oznacza przystąpienie Uczestnika do Konkursu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AAE73D2" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3.6. Uczestnik może zgłosić w Konkursie tylko jedną Pracę konkursową.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="019E1B61" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
@@ -886,69 +778,51 @@
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4. Zadanie konkursowe i zasady Konkursu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="298D14C8" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>4.1. Zadanie konkursowe pol</w:t>
-[...17 lines deleted...]
-        <w:t>stnika w serwisie Facebook lub Instagram z oznaczeniem profilu Muzeum Krakowa: @muzeumkrakowa oraz dodaniem hashtagu: #LajkonikDay.</w:t>
+        <w:t>4.1. Zadanie konkursowe polega na wykonaniu przez Uczestnika, w dniu Pochodu Lajkonika w Krakowie, tj. 11 czerwca 2026 r., filmu albo rolki przedstawiających dzień z życia Lajkonika, bohatera Pochodu Lajkonika, a następnie na opublikowaniu filmu albo rolki na publicznym profilu Uczestnika w serwisie Facebook lub Instagram z oznaczeniem profilu Muzeum Krakowa: @muzeumkrakowa oraz dodaniem hashtagu: #LajkonikDay.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24630D82" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4.2. Praca konkursowa musi spełniać łącznie następujące warunki:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0709F2D5" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
@@ -1009,189 +883,153 @@
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4.2.3. zawierać w opisie hashtag #LajkonikDay;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4983E83A" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>4.2.4. posiadać oznaczenie profilu Facebook lub Instagram Muzeum K</w:t>
-[...8 lines deleted...]
-        <w:t>rakowa: @muzeumkrakowa;</w:t>
+        <w:t>4.2.4. posiadać oznaczenie profilu Facebook lub Instagram Muzeum Krakowa: @muzeumkrakowa;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6470D2F2" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4.2.5. pozostać publicznie widoczna w ww. mediach co najmniej do 6 lipca 2026 r. do godz. 23:59.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5759764A" w14:textId="5AA73A1F" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>4.3. Prace konkursowe, które nie spełniają warunków wymienionych w pkt 4.2, zawierają treści sprzeczne z prawem, obraźliwe, obelżywe, e</w:t>
-[...8 lines deleted...]
-        <w:t>rotyczne, niecenzuralne, ośmieszające, nieprzyzwoite, naruszające powszechnie akceptowane zasady moralności, godność osobistą, prawa autorskie, prawa do wizerunku lub inne prawa osób trzecich</w:t>
+        <w:t>4.3. Prace konkursowe, które nie spełniają warunków wymienionych w pkt 4.2, zawierają treści sprzeczne z prawem, obraźliwe, obelżywe, erotyczne, niecenzuralne, ośmieszające, nieprzyzwoite, naruszające powszechnie akceptowane zasady moralności, godność osobistą, prawa autorskie, prawa do wizerunku lub inne prawa osób trzecich</w:t>
       </w:r>
       <w:r w:rsidR="007F67EB" w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> w tym prawa autorskie</w:t>
       </w:r>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, nie biorą udziału w Konkursie.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E1BCFB3" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>4.4. Praca konkursowa nie może z</w:t>
-[...8 lines deleted...]
-        <w:t>awierać znaków towarowych ani logotypów innych niż znak lub logotyp Muzeum Historycznego Miasta Krakowa, chyba że ich wykorzystanie jest uzasadnione charakterem dokumentacyjnym materiału i nie narusza praw osób trzecich.</w:t>
+        <w:t>4.4. Praca konkursowa nie może zawierać znaków towarowych ani logotypów innych niż znak lub logotyp Muzeum Historycznego Miasta Krakowa, chyba że ich wykorzystanie jest uzasadnione charakterem dokumentacyjnym materiału i nie narusza praw osób trzecich.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BFBBF33" w14:textId="5C258AA9" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>4.5. Praca konkursowa może zostać p</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">rzez Organizatora zamieszczona albo udostępniona na stronie </w:t>
+        <w:t xml:space="preserve">4.5. Praca konkursowa może zostać przez Organizatora zamieszczona albo udostępniona na stronie </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidR="007F67EB" w:rsidRPr="00321BB6">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:kern w:val="16"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>www.muzeumkrakowa.pl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007F67EB" w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
@@ -1240,155 +1078,118 @@
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:kern w:val="16"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>www.instagram.com/muzeumkrakowa</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007F67EB" w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, w szczególności poprzez udostępnienie, repostowanie, pobranie i publikację filmu/rolki al</w:t>
-[...8 lines deleted...]
-        <w:t>bo jego miniatury, na zasadach licencji określonych w pkt 8 Regulaminu.</w:t>
+        <w:t>, w szczególności poprzez udostępnienie, repostowanie, pobranie i publikację filmu/rolki albo jego miniatury, na zasadach licencji określonych w pkt 8 Regulaminu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73E2D1B4" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>4.6. Uczestnik powinien unikać utrwalania osób trzecich jako głównego elementu Pracy konkursowej, jeżeli nie posiada podstawy prawnej do rozpowszechniania ich wizerunku. W przypadku ut</w:t>
-[...8 lines deleted...]
-        <w:t>rwalenia wizerunku osoby niepełnoletniej jako głównego elementu Pracy konkursowej Uczestnik powinien posiadać zgodę jej przedstawiciela ustawowego, chyba że przepisy prawa dopuszczają rozpowszechnianie wizerunku bez takiej zgody.</w:t>
+        <w:t>4.6. Uczestnik powinien unikać utrwalania osób trzecich jako głównego elementu Pracy konkursowej, jeżeli nie posiada podstawy prawnej do rozpowszechniania ich wizerunku. W przypadku utrwalenia wizerunku osoby niepełnoletniej jako głównego elementu Pracy konkursowej Uczestnik powinien posiadać zgodę jej przedstawiciela ustawowego, chyba że przepisy prawa dopuszczają rozpowszechnianie wizerunku bez takiej zgody.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F93DFD9" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>4.7. Praca konkursowa sprz</w:t>
-[...8 lines deleted...]
-        <w:t>eczna z Regulaminem lub taka, co do której Organizator poweźmie uzasadnione wątpliwości, że może naruszać prawa osób trzecich, w szczególności prawa autorskie, prawa pokrewne, prawa do wizerunku lub dobra osobiste, podlega odrzuceniu przez Organizatora.</w:t>
+        <w:t>4.7. Praca konkursowa sprzeczna z Regulaminem lub taka, co do której Organizator poweźmie uzasadnione wątpliwości, że może naruszać prawa osób trzecich, w szczególności prawa autorskie, prawa pokrewne, prawa do wizerunku lub dobra osobiste, podlega odrzuceniu przez Organizatora.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46FF729B" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>5.</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Rozstrzygnięcie Konkursu i nagrody</w:t>
+        <w:t>5. Rozstrzygnięcie Konkursu i nagrody</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50DC77EE" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5.1. Jury będzie oceniało Prace konkursowe według następujących kryteriów:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34F1B436" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
@@ -1427,111 +1228,93 @@
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>b) edukacja, w tym czytelne odniesienie do tradycji Pochodu Lajkonika – od 0 do 5 pkt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C9D6183" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>c) estetyka – od 0 do 5 pk</w:t>
-[...8 lines deleted...]
-        <w:t>t.</w:t>
+        <w:t>c) estetyka – od 0 do 5 pkt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CB2C219" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5.2. Otrzymanie 0 pkt w jednym z kryteriów wskazanych w pkt 5.1 wyłącza możliwość przyznania nagrody.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10CCF4F4" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">5.3. Laureatami Konkursu zostają Uczestnicy, których Prace konkursowe zostaną najwyżej ocenione przez Jury powołane przez Organizatora. W skład Jury </w:t>
-[...8 lines deleted...]
-        <w:t>wejdą pracownicy Organizatora. Jury przyzna nagrody za zajęcie I, II i III miejsca.</w:t>
+        <w:t>5.3. Laureatami Konkursu zostają Uczestnicy, których Prace konkursowe zostaną najwyżej ocenione przez Jury powołane przez Organizatora. W skład Jury wejdą pracownicy Organizatora. Jury przyzna nagrody za zajęcie I, II i III miejsca.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21DDED24" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5.4. Nagrodami w Konkursie są:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59DF2FE7" w14:textId="098B294F" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
@@ -1547,108 +1330,90 @@
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
       <w:r w:rsidR="00877990" w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>za I miejsce: oprowadzanie z przewodnikiem po oddziale Rynek Podziemny dla osób wskazanych przez Laureata, w grupie maksymalnie 10 osób, K</w:t>
-[...8 lines deleted...]
-        <w:t>arta Wolnego Wstępu dla dwóch osób do wszystkich oddziałów Muzeum Krakowa ważna do 31 grudnia 2026 r., wydawnictwa Muzeum Krakowa i gadżety;</w:t>
+        <w:t>za I miejsce: oprowadzanie z przewodnikiem po oddziale Rynek Podziemny dla osób wskazanych przez Laureata, w grupie maksymalnie 10 osób, Karta Wolnego Wstępu dla dwóch osób do wszystkich oddziałów Muzeum Krakowa ważna do 31 grudnia 2026 r., wydawnictwa Muzeum Krakowa i gadżety;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="623DA91A" w14:textId="7C079C7C" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">b) </w:t>
       </w:r>
       <w:r w:rsidR="00877990" w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>za II miejsce: Karta Wolnego Wstępu dla dwóch osób do wszystkich oddziałów Muzeum Krakowa ważna do 31 grudnia 20</w:t>
-[...8 lines deleted...]
-        <w:t>26 r., wydawnictwa Muzeum Krakowa i gadżety;</w:t>
+        <w:t>za II miejsce: Karta Wolnego Wstępu dla dwóch osób do wszystkich oddziałów Muzeum Krakowa ważna do 31 grudnia 2026 r., wydawnictwa Muzeum Krakowa i gadżety;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="728D31C5" w14:textId="4B0B3F60" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">c) </w:t>
       </w:r>
       <w:r w:rsidR="00877990" w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1664,111 +1429,93 @@
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>za III miejsce: Karta Wolnego Wstępu dla dwóch osób do wszystkich oddziałów Muzeum Krakowa ważna do 31 grudnia 2026 r. oraz gadżety.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DBB3EEA" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>5.5. Łączna wartość nagrody za zajęcie każdego miejsca nie przekracza 2 000</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> zł.</w:t>
+        <w:t>5.5. Łączna wartość nagrody za zajęcie każdego miejsca nie przekracza 2 000 zł.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03696383" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5.6. Wyniki Konkursu zostaną ogłoszone przez Organizatora na stronie www.muzeumkrakowa.pl, profilu www.facebook.com/muzeumkrakowa oraz profilu www.instagram.com/muzeumkrakowa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D1B5D85" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>5.7. Nagrody nie podlegają wymianie na inne nagrody ani na ekwiwalent pieni</w:t>
-[...8 lines deleted...]
-        <w:t>ężny.</w:t>
+        <w:t>5.7. Nagrody nie podlegają wymianie na inne nagrody ani na ekwiwalent pieniężny.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29E78C34" w14:textId="32FA65AF" w:rsidR="00510D7C" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5.8. Organizator nie ponosi odpowiedzialności za wady nagród rzeczowych</w:t>
       </w:r>
       <w:r w:rsidR="00510D7C" w:rsidRPr="00321BB6">
         <w:rPr>
@@ -1822,147 +1569,111 @@
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>6. Wydawanie nagród</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="199DDF0D" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>6.1. Nagrody rzeczowe zostaną wydane do rą</w:t>
-[...17 lines deleted...]
-        <w:t>upoważniona.</w:t>
+        <w:t>6.1. Nagrody rzeczowe zostaną wydane do rąk własnych Laureata Konkursu w siedzibie Organizatora w terminie uzgodnionym z Laureatem, nie później niż do 30 września 2026 r. W przypadku Laureata niepełnoletniego odbioru nagrody dokonuje jego przedstawiciel ustawowy albo pełnoletnia osoba przez niego upoważniona.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5882AE71" w14:textId="6EB64C72" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>6.2. Oprowadzanie</w:t>
       </w:r>
       <w:r w:rsidR="00510D7C" w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, o którym mowa w pkt. 5.4 lit. a </w:t>
       </w:r>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> zostanie zorganizowane w dzień powszedni, po uprzednim ustaleniu szczegółów z Laureatem, nie później niż do 31 grudnia 2026 r. Jeżeli Laureatem jest osoba niepełnoletnia, podczas oprowadzania musi pozostawać pod opieką osoby </w:t>
-[...8 lines deleted...]
-        <w:t>pełnoletniej.</w:t>
+        <w:t xml:space="preserve"> zostanie zorganizowane w dzień powszedni, po uprzednim ustaleniu szczegółów z Laureatem, nie później niż do 31 grudnia 2026 r. Jeżeli Laureatem jest osoba niepełnoletnia, podczas oprowadzania musi pozostawać pod opieką osoby pełnoletniej.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="286B1226" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>6.3. Informacja o wygranej zostanie przekazana po zakończeniu obrad Jury poprzez publikację wyników zgodnie z pkt 5.6 oraz, w miarę możliwości technicznych, poprzez oznaczenie profilu Laureata lub kontakt za pośrednictwem serwisu społeczności</w:t>
-[...8 lines deleted...]
-        <w:t>owego, w którym opublikowano Pracę konkursową.</w:t>
+        <w:t>6.3. Informacja o wygranej zostanie przekazana po zakończeniu obrad Jury poprzez publikację wyników zgodnie z pkt 5.6 oraz, w miarę możliwości technicznych, poprzez oznaczenie profilu Laureata lub kontakt za pośrednictwem serwisu społecznościowego, w którym opublikowano Pracę konkursową.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EA40144" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>7. Odpowiedzialność</w:t>
       </w:r>
@@ -2005,237 +1716,192 @@
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>osób trzecich wynikające z zamieszczenia Pracy konkursowej na publicznym profilu Uczestnika w serwisie Instagram lub na stronach internetowych wymienionych w pkt.4.5, w szczególności za naruszenie praw autorskich. Uczestnik tym samym zwalnia Organizatora od odpowiedzialności za wszelkie roszczenia osób trzecich wynikających z faktu publikacji Pracy konkursowej przez Organizatora.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CEEDA2A" w14:textId="6B2F9205" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>7.2. Przystępując do Konkursu Uczestnik oświadcza, że przysługują mu prawa autorskie do Pracy konkursowej w zakresie pozwalającym na udział w Konkursie oraz udzielenie licencji, o której mowa w pkt 8 Regulaminu, a Prac</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">a konkursowa nie narusza </w:t>
+        <w:t xml:space="preserve">7.2. Przystępując do Konkursu Uczestnik oświadcza, że przysługują mu prawa autorskie do Pracy konkursowej w zakresie pozwalającym na udział w Konkursie oraz udzielenie licencji, o której mowa w pkt 8 Regulaminu, a Praca konkursowa nie narusza </w:t>
       </w:r>
       <w:r w:rsidR="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">żadnych </w:t>
       </w:r>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>praw osób trzecich.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="023458AD" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>7.3. Jeżeli Praca konkursowa zawiera wizerunek lub głos osób trzecich, Uczestnik oświadcza, że posiada wymagane prawem zgody lub inne podstawy uprawniające do rozpowszechniania tego wizerunku lub głosu w zakresi</w:t>
-[...8 lines deleted...]
-        <w:t>e wynikającym z Regulaminu. Na żądanie Organizatora Uczestnik zobowiązany jest przedstawić stosowne oświadczenia lub zgody.</w:t>
+        <w:t>7.3. Jeżeli Praca konkursowa zawiera wizerunek lub głos osób trzecich, Uczestnik oświadcza, że posiada wymagane prawem zgody lub inne podstawy uprawniające do rozpowszechniania tego wizerunku lub głosu w zakresie wynikającym z Regulaminu. Na żądanie Organizatora Uczestnik zobowiązany jest przedstawić stosowne oświadczenia lub zgody.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D3A890A" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>7.4. W przypadku zgłoszenia wobec Organizatora roszczeń związanych z naruszeniem praw osób trzecich przez Pracę konkursową, Uczestni</w:t>
-[...8 lines deleted...]
-        <w:t>k jest zobowiązany do współpracy z Organizatorem w celu wyjaśnienia sprawy. Odpowiedzialność Uczestnika jest oceniana zgodnie z powszechnie obowiązującymi przepisami prawa.</w:t>
+        <w:t>7.4. W przypadku zgłoszenia wobec Organizatora roszczeń związanych z naruszeniem praw osób trzecich przez Pracę konkursową, Uczestnik jest zobowiązany do współpracy z Organizatorem w celu wyjaśnienia sprawy. Odpowiedzialność Uczestnika jest oceniana zgodnie z powszechnie obowiązującymi przepisami prawa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39A81436" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>8. Prawa autorskie i wizerunek</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="001C225B" w14:textId="1B0813FA" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>8.1. Z chwilą zgłoszenia Pracy konkursowej Uczestnik</w:t>
+        <w:t>8.1. Z chwilą zgłoszenia Pracy konkursowej Uczestnik udziela Organizator</w:t>
+      </w:r>
+      <w:r w:rsidR="002921FB" w:rsidRPr="00321BB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="16"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">owi nieodpłatnej, niewyłącznej I nieograniczonej czasowo </w:t>
       </w:r>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> udziela Organizator</w:t>
+        <w:t>licencji do korzystania z Pracy konkursowej</w:t>
       </w:r>
       <w:r w:rsidR="002921FB" w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">owi nieodpłatnej, niewyłącznej I nieograniczonej czasowo </w:t>
+        <w:t xml:space="preserve"> bez ograniczeń terytorialnych </w:t>
       </w:r>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>licencji do korzystania z Pracy konkursowej</w:t>
-[...26 lines deleted...]
-        <w:t>niem i promocją Konkursu oraz działalności statutowej Organizatora.</w:t>
+        <w:t>w celach związanych z organizacją, dokumentowaniem, relacjonowaniem i promocją Konkursu oraz działalności statutowej Organizatora.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="525E9C27" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>8.2. Licencja obejmuje następujące pola eksploatacji:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12996C9F" w14:textId="0E2465E8" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
@@ -2290,475 +1956,340 @@
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">b) </w:t>
       </w:r>
       <w:r w:rsidR="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>wpr</w:t>
-[...8 lines deleted...]
-        <w:t>owadzanie Pracy konkursowej do pamięci komputera, systemów informatycznych, sieci multimedialnych, w tym Internetu i sieci wewnętrznych Organizatora;</w:t>
+        <w:t>wprowadzanie Pracy konkursowej do pamięci komputera, systemów informatycznych, sieci multimedialnych, w tym Internetu i sieci wewnętrznych Organizatora;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59EF664B" w14:textId="5A2DF80C" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">c) </w:t>
       </w:r>
       <w:r w:rsidR="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>publiczne udostępnianie Pracy konkursowej w taki sposób, aby każdy mógł mieć do niej dostęp w miejscu i</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> czasie przez siebie wybranym, w szczególności na stronie internetowej Organizatora oraz w profilach Organizatora w serwisach Facebook i Instagram;</w:t>
+        <w:t>publiczne udostępnianie Pracy konkursowej w taki sposób, aby każdy mógł mieć do niej dostęp w miejscu i czasie przez siebie wybranym, w szczególności na stronie internetowej Organizatora oraz w profilach Organizatora w serwisach Facebook i Instagram;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5034242F" w14:textId="3091B941" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">d) </w:t>
       </w:r>
       <w:r w:rsidR="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>publiczne wyświetlanie, odtwarzanie i prezentowanie Pracy konkursowej w materiałach informacyjnych lub do</w:t>
-[...8 lines deleted...]
-        <w:t>kumentacyjnych dotyczących Konkursu.</w:t>
+        <w:t>publiczne wyświetlanie, odtwarzanie i prezentowanie Pracy konkursowej w materiałach informacyjnych lub dokumentacyjnych dotyczących Konkursu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B5D1036" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>8.3. Uczestnik zezwala Organizatorowi na techniczną obróbkę Pracy konkursowej, w tym kadrowanie, skracanie, tworzenie miniatur, dodawanie oznaczeń, opisów lub napisów, wyłącznie w zakresie uzasadnionym publikacją, relac</w:t>
-[...8 lines deleted...]
-        <w:t>jonowaniem lub dokumentowaniem Konkursu, bez naruszania integralności Pracy konkursowej oraz dobrego imienia Uczestnika.</w:t>
+        <w:t>8.3. Uczestnik zezwala Organizatorowi na techniczną obróbkę Pracy konkursowej, w tym kadrowanie, skracanie, tworzenie miniatur, dodawanie oznaczeń, opisów lub napisów, wyłącznie w zakresie uzasadnionym publikacją, relacjonowaniem lub dokumentowaniem Konkursu, bez naruszania integralności Pracy konkursowej oraz dobrego imienia Uczestnika.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C43F276" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>8.4. Jeżeli Praca konkursowa zawiera wizerunek lub głos Uczestnika, Uczestnik zezwala Organizatorowi na ich wykorzystanie w zakresie ni</w:t>
-[...8 lines deleted...]
-        <w:t>ezbędnym do korzystania z Pracy konkursowej na zasadach określonych w pkt 8.1-8.3. W przypadku osoby niepełnoletniej zezwolenia udziela przedstawiciel ustawowy.</w:t>
+        <w:t>8.4. Jeżeli Praca konkursowa zawiera wizerunek lub głos Uczestnika, Uczestnik zezwala Organizatorowi na ich wykorzystanie w zakresie niezbędnym do korzystania z Pracy konkursowej na zasadach określonych w pkt 8.1-8.3. W przypadku osoby niepełnoletniej zezwolenia udziela przedstawiciel ustawowy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15B962AD" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>8.5. Zezwolenie, o którym mowa w pkt 8.4, nie obejmuje utrwalania i rozpowszechniania wizerunku</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Uczestnika w materiałach niezwiązanych z Konkursem. Utrwalenie i publikacja wizerunku Uczestnika niepełnoletniego poza Pracą konkursową, w szczególności podczas odbioru nagrody, wymaga odrębnej zgody przedstawiciela ustawowego.</w:t>
+        <w:t>8.5. Zezwolenie, o którym mowa w pkt 8.4, nie obejmuje utrwalania i rozpowszechniania wizerunku Uczestnika w materiałach niezwiązanych z Konkursem. Utrwalenie i publikacja wizerunku Uczestnika niepełnoletniego poza Pracą konkursową, w szczególności podczas odbioru nagrody, wymaga odrębnej zgody przedstawiciela ustawowego.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D4DB963" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>9. Przetwarzanie danych osobowych</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69CDD5BE" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>9.1. Adm</w:t>
-[...17 lines deleted...]
-        <w:t>z siedzibą w Krakowie, Rynek Główny 35, 31-011 Kraków.</w:t>
+        <w:t>9.1. Administratorem danych osobowych Uczestników, Laureatów, przedstawicieli ustawowych Uczestników niepełnoletnich oraz osób widocznych w Pracach konkursowych, w zakresie w jakim dane te są przetwarzane przez Organizatora, jest Muzeum Historyczne Miasta Krakowa z siedzibą w Krakowie, Rynek Główny 35, 31-011 Kraków.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="188DBE81" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>9.2. Z administratorem można kontaktować się pod adresem e-mail: sekretariat@muzeumkrakowa.pl lub pisemnie na adres siedziby Organizatora. Z Inspektorem Ochrony Danych można kontaktować się pod adresem</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> e-mail: iod@muzeumkrakowa.pl lub pisemnie na adres siedziby Organizatora.</w:t>
+        <w:t>9.2. Z administratorem można kontaktować się pod adresem e-mail: sekretariat@muzeumkrakowa.pl lub pisemnie na adres siedziby Organizatora. Z Inspektorem Ochrony Danych można kontaktować się pod adresem e-mail: iod@muzeumkrakowa.pl lub pisemnie na adres siedziby Organizatora.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10D22499" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">9.3. Organizator przetwarza w szczególności następujące kategorie danych: nazwę lub identyfikator profilu Uczestnika w serwisie społecznościowym, treść Pracy konkursowej, wizerunek </w:t>
-[...8 lines deleted...]
-        <w:t>lub głos utrwalony w Pracy konkursowej, dane podane w związku z odbiorem nagrody, dane przedstawiciela ustawowego Uczestnika niepełnoletniego oraz dane kontaktowe przekazane Organizatorowi.</w:t>
+        <w:t>9.3. Organizator przetwarza w szczególności następujące kategorie danych: nazwę lub identyfikator profilu Uczestnika w serwisie społecznościowym, treść Pracy konkursowej, wizerunek lub głos utrwalony w Pracy konkursowej, dane podane w związku z odbiorem nagrody, dane przedstawiciela ustawowego Uczestnika niepełnoletniego oraz dane kontaktowe przekazane Organizatorowi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68D2AADE" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>9.4. Dane osobowe będą przetwarzane w następujących celach i na na</w:t>
-[...8 lines deleted...]
-        <w:t>stępujących podstawach prawnych:</w:t>
+        <w:t>9.4. Dane osobowe będą przetwarzane w następujących celach i na następujących podstawach prawnych:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F1E3B5" w14:textId="617CC4BC" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">a) </w:t>
       </w:r>
       <w:r w:rsidR="002921FB" w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">organizacja i przeprowadzenie Konkursu, </w:t>
-[...35 lines deleted...]
-        <w:t>resie publicznym w zakresie działalności kulturalnej i statutowej Organizatora;</w:t>
+        <w:t>organizacja i przeprowadzenie Konkursu, , ocena Prac konkursowych, kontakt z Laureatami, ogłoszenie wyników oraz wydanie nagród – art. 6 ust. 1 lit. e RODO, tj. wykonanie zadania realizowanego w interesie publicznym w zakresie działalności kulturalnej i statutowej Organizatora;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EB98784" w14:textId="5EBCBF0A" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">b) </w:t>
       </w:r>
       <w:r w:rsidR="002921FB" w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2792,69 +2323,51 @@
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">c) </w:t>
       </w:r>
       <w:r w:rsidR="002921FB" w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>publikacja Prac</w:t>
-[...17 lines deleted...]
-        <w:t>. zgoda przedstawiciela ustawowego;</w:t>
+        <w:t>publikacja Prac konkursowych, relacji z Konkursu oraz informacji o Laureatach w zakresie wynikającym z Regulaminu – art. 6 ust. 1 lit. e RODO, a w przypadku publikacji dodatkowego wizerunku Uczestnika niepełnoletniego poza Pracą konkursową – art. 6 ust. 1 lit. a RODO, tj. zgoda przedstawiciela ustawowego;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07239EB6" w14:textId="0C48C349" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">d) </w:t>
       </w:r>
       <w:r w:rsidR="002921FB" w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2870,265 +2383,175 @@
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>rozpatrywanie reklamacji, udzielanie odpowiedzi na żądania oraz zabezpieczenie roszczeń związanych z Konkursem – art. 6 ust. 1 lit. c oraz lit. e RODO.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C8C5660" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>9.5. Podanie danych wymaganych w Regulaminie jest dobrowolne, ale</w:t>
-[...17 lines deleted...]
-        <w:t>że dane objęte zgodą są niezbędne do dokonania konkretnej, dobrowolnie wybranej czynności.</w:t>
+        <w:t>9.5. Podanie danych wymaganych w Regulaminie jest dobrowolne, ale niezbędne do udziału w Konkursie, oceny Pracy konkursowej, kontaktu w sprawie nagrody oraz wydania nagrody. Podanie danych przetwarzanych na podstawie zgody jest dobrowolne; brak zgody albo jej wycofanie nie wpływa na możliwość udziału w Konkursie, chyba że dane objęte zgodą są niezbędne do dokonania konkretnej, dobrowolnie wybranej czynności.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EDA8BCD" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>9.6. Odbiorcami danych mogą być: pracownicy i współpracownicy Organizatora zaangażowani w organizację Konkursu, członkowie Jury, podmioty świadczące usługi informaty</w:t>
-[...17 lines deleted...]
-        <w:t>a także osoby odwiedzające stronę internetową i profile społecznościowe Organizatora w zakresie opublikowanych treści.</w:t>
+        <w:t>9.6. Odbiorcami danych mogą być: pracownicy i współpracownicy Organizatora zaangażowani w organizację Konkursu, członkowie Jury, podmioty świadczące usługi informatyczne, hostingowe, pocztowe, prawne, księgowe i archiwizacyjne, operatorzy serwisów społecznościowych, a także osoby odwiedzające stronę internetową i profile społecznościowe Organizatora w zakresie opublikowanych treści.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1131F2BE" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>9.7. W przypadku korzystania z serw</w:t>
-[...17 lines deleted...]
-        <w:t>darczy na zasadach określonych przez operatora serwisu.</w:t>
+        <w:t>9.7. W przypadku korzystania z serwisów Facebook lub Instagram dane mogą być przetwarzane również przez operatora tych serwisów jako odrębnego administratora zgodnie z jego zasadami prywatności. Publikacja w tych serwisach może wiązać się z przekazywaniem danych poza Europejski Obszar Gospodarczy na zasadach określonych przez operatora serwisu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="443A3080" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">9.8. Dane będą przechowywane przez czas trwania Konkursu, a następnie: dane związane z wydaniem nagród i rozliczeniami – przez okres wymagany przepisami podatkowymi i rachunkowymi; dane potrzebne do </w:t>
-[...17 lines deleted...]
-        <w:t>e dalsze przechowywanie wynika z przepisów o archiwizacji.</w:t>
+        <w:t>9.8. Dane będą przechowywane przez czas trwania Konkursu, a następnie: dane związane z wydaniem nagród i rozliczeniami – przez okres wymagany przepisami podatkowymi i rachunkowymi; dane potrzebne do rozpatrzenia reklamacji lub roszczeń – przez okres przedawnienia roszczeń; materiały publikowane w związku z Konkursem – przez okres publikacji wynikający z celów informacyjnych i dokumentacyjnych, nie dłużej niż okres licencji określony w pkt 8.1, chyba że dalsze przechowywanie wynika z przepisów o archiwizacji.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0763714D" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>9.9. Osobie, której dane dotyczą, przysługuje prawo dostępu do danych, sprostowania danych, usunięcia danych, ograniczenia przetwarzania, wniesienia sprzeciwu wobec przetwarzania, a w zakresie dany</w:t>
-[...8 lines deleted...]
-        <w:t>ch przetwarzanych na podstawie zgody – prawo cofnięcia zgody w dowolnym momencie. Cofnięcie zgody nie wpływa na zgodność z prawem przetwarzania dokonanego przed jej cofnięciem.</w:t>
+        <w:t>9.9. Osobie, której dane dotyczą, przysługuje prawo dostępu do danych, sprostowania danych, usunięcia danych, ograniczenia przetwarzania, wniesienia sprzeciwu wobec przetwarzania, a w zakresie danych przetwarzanych na podstawie zgody – prawo cofnięcia zgody w dowolnym momencie. Cofnięcie zgody nie wpływa na zgodność z prawem przetwarzania dokonanego przed jej cofnięciem.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CFE3F70" w14:textId="7FA67192" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00C02852">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9.10. </w:t>
       </w:r>
       <w:r w:rsidR="00C02852">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Osobie, której dane dotyczą, przysługuje prawo wniesienia skargi do Preze</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">sa Urzędu Ochrony </w:t>
+        <w:t xml:space="preserve">Osobie, której dane dotyczą, przysługuje prawo wniesienia skargi do Prezesa Urzędu Ochrony </w:t>
       </w:r>
       <w:r w:rsidR="00C02852">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Danych Osobowych.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10D46277" w14:textId="6106C9C2" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00C02852">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
@@ -3173,69 +2596,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9.12. </w:t>
       </w:r>
       <w:r w:rsidR="00C02852">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">W zakresie nieuregulowanym w niniejszym punkcie aktualne informacje o zasadach przetwarzania danych osobowych przez </w:t>
-[...8 lines deleted...]
-        <w:t>Organizatora są dostępne na stronie: https://muzeumkrakowa.pl/klauzule-informacyjne.</w:t>
+        <w:t>W zakresie nieuregulowanym w niniejszym punkcie aktualne informacje o zasadach przetwarzania danych osobowych przez Organizatora są dostępne na stronie: https://muzeumkrakowa.pl/klauzule-informacyjne.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D457A0B" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>10. Inne postanowienia</w:t>
       </w:r>
@@ -3257,365 +2669,303 @@
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>10.1. Konkurs nie jest sponsorowany, wspierany, administrowany ani stowarzyszony z serwisami Facebook lub Instagram.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DE4EA39" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.2. Uczestnikom nie </w:t>
-[...8 lines deleted...]
-        <w:t>przysługuje wynagrodzenie za udział w Konkursie ani za korzystanie przez Organizatora z Prac konkursowych w zakresie określonym w Regulaminie.</w:t>
+        <w:t>10.2. Uczestnikom nie przysługuje wynagrodzenie za udział w Konkursie ani za korzystanie przez Organizatora z Prac konkursowych w zakresie określonym w Regulaminie.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31FA66C6" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.3. W przypadku stwierdzenia nieprawidłowości w czasie trwania Konkursu, w szczególności naruszenia Regulaminu </w:t>
-[...8 lines deleted...]
-        <w:t>przez Uczestnika, Organizator może wykluczyć Uczestnika z Konkursu.</w:t>
+        <w:t>10.3. W przypadku stwierdzenia nieprawidłowości w czasie trwania Konkursu, w szczególności naruszenia Regulaminu przez Uczestnika, Organizator może wykluczyć Uczestnika z Konkursu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E457A24" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>10.4. Organizator zastrzega sobie prawo zmiany Regulaminu, o ile zmiana nie będzie naruszała praw nabytych Uczestników.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A6BAA77" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>10.5. Konkurs nie jest grą losową w rozumieniu ustawy z dnia 19 list</w:t>
-[...8 lines deleted...]
-        <w:t>opada 2009 r. o grach hazardowych.</w:t>
+        <w:t>10.5. Konkurs nie jest grą losową w rozumieniu ustawy z dnia 19 listopada 2009 r. o grach hazardowych.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F778CF2" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>10.6. Każdemu Uczestnikowi przysługuje prawo wniesienia reklamacji związanej z Konkursem w terminie 14 dni od daty ogłoszenia wyników Konkursu. Reklamacje należy zgłaszać w formie pisemnej listem poleconym na adres Organi</w:t>
-[...8 lines deleted...]
-        <w:t>zatora z dopiskiem: „Konkurs wideo Lajkonik day”. Reklamacja powinna zawierać imię, nazwisko, adres korespondencyjny Uczestnika, przyczynę reklamacji wraz z uzasadnieniem oraz podpis.</w:t>
+        <w:t>10.6. Każdemu Uczestnikowi przysługuje prawo wniesienia reklamacji związanej z Konkursem w terminie 14 dni od daty ogłoszenia wyników Konkursu. Reklamacje należy zgłaszać w formie pisemnej listem poleconym na adres Organizatora z dopiskiem: „Konkurs wideo Lajkonik day”. Reklamacja powinna zawierać imię, nazwisko, adres korespondencyjny Uczestnika, przyczynę reklamacji wraz z uzasadnieniem oraz podpis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7866E12C" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>10.7. Reklamacje będą rozpatrywane przez Organizatora w terminie 7 dni r</w:t>
-[...8 lines deleted...]
-        <w:t>oboczych od daty ich otrzymania. O decyzji Organizatora Uczestnik zostanie powiadomiony w terminie 7 dni od daty rozpatrzenia reklamacji.</w:t>
+        <w:t>10.7. Reklamacje będą rozpatrywane przez Organizatora w terminie 7 dni roboczych od daty ich otrzymania. O decyzji Organizatora Uczestnik zostanie powiadomiony w terminie 7 dni od daty rozpatrzenia reklamacji.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DD95D35" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>10.8. Decyzja Organizatora w przedmiocie reklamacji jest ostateczna, co nie wyłącza prawa Uczestnika do dochodzenia ro</w:t>
-[...8 lines deleted...]
-        <w:t>szczeń na zasadach przewidzianych powszechnie obowiązującymi przepisami prawa.</w:t>
+        <w:t>10.8. Decyzja Organizatora w przedmiocie reklamacji jest ostateczna, co nie wyłącza prawa Uczestnika do dochodzenia roszczeń na zasadach przewidzianych powszechnie obowiązującymi przepisami prawa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36D97646" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>10.9. Na decyzję Organizatora o odrzuceniu Pracy konkursowej podjętą na podstawie Regulaminu nie przysługuje odwołanie. Organizator może zmienić podjętą decyzję w przypadku zmia</w:t>
-[...8 lines deleted...]
-        <w:t>ny okoliczności lub powzięcia nowych informacji.</w:t>
+        <w:t>10.9. Na decyzję Organizatora o odrzuceniu Pracy konkursowej podjętą na podstawie Regulaminu nie przysługuje odwołanie. Organizator może zmienić podjętą decyzję w przypadku zmiany okoliczności lub powzięcia nowych informacji.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C48062A" w14:textId="77777777" w:rsidR="00510D7C" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>10.10. We wszystkich sprawach nieuregulowanych Regulaminem decyzje podejmuje Organizator Konkursu, z poszanowaniem powszechnie obowiązujących przepisów prawa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C47BA50" w14:textId="24BD4743" w:rsidR="00510D7C" w:rsidRPr="00321BB6" w:rsidRDefault="00510D7C" w:rsidP="00321BB6">
+    <w:p w14:paraId="4C47BA50" w14:textId="52DBC730" w:rsidR="00510D7C" w:rsidRPr="00321BB6" w:rsidRDefault="00510D7C" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>10.11</w:t>
       </w:r>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00321BB6">
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="000B01ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="16"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regulamin wchodzi w życie z dniem </w:t>
+      </w:r>
+      <w:r w:rsidR="000B01ED" w:rsidRPr="000B01ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="16"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>publikacji.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C639DCD" w14:textId="64A96762" w:rsidR="00510D7C" w:rsidRPr="00321BB6" w:rsidRDefault="00510D7C" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51F0175B" w14:textId="483E2F89" w:rsidR="00510D7C" w:rsidRPr="00321BB6" w:rsidRDefault="00510D7C" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Organizator </w:t>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="0D6EEB3D" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="73432F5D" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
@@ -3625,61 +2975,51 @@
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Załącznik nr 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
-        <w:t>OŚWIADCZENIE PRZEDSTAWICIELA US</w:t>
-[...9 lines deleted...]
-        <w:t>TAWOWEGO UCZESTNIKA NIEPEŁNOLETNIEGO</w:t>
+        <w:t>OŚWIADCZENIE PRZEDSTAWICIELA USTAWOWEGO UCZESTNIKA NIEPEŁNOLETNIEGO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="737D096E" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>do Konkursu wideo „Lajkonik day”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EDFAA8A" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
@@ -3728,60 +3068,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>............................................................................................................................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77529E13" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>(imię i nazwisko przedstawici</w:t>
-[...8 lines deleted...]
-        <w:t>ela ustawowego)</w:t>
+        <w:t>(imię i nazwisko przedstawiciela ustawowego)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="378726C1" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00512FAB" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56E68A83" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
@@ -3850,60 +3181,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06FD2FC3" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">nazwa profilu </w:t>
-[...8 lines deleted...]
-        <w:t>lub link do Pracy konkursowej:</w:t>
+        <w:t>nazwa profilu lub link do Pracy konkursowej:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A1E078F" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00512FAB" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D14C9E0" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
@@ -3921,187 +3243,151 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EC7F67D" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>1. Wyrażam zgodę na udział mojego dziecka/podopiecznego w Konkursie wideo „Lajkonik day” organizow</w:t>
-[...8 lines deleted...]
-        <w:t>anym przez Muzeum Historyczne Miasta Krakowa.</w:t>
+        <w:t>1. Wyrażam zgodę na udział mojego dziecka/podopiecznego w Konkursie wideo „Lajkonik day” organizowanym przez Muzeum Historyczne Miasta Krakowa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2847E16B" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2. Oświadczam, że zapoznałam/em się z Regulaminem Konkursu i akceptuję jego postanowienia.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="689F8EB3" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>3. Potwierdzam, że Praca konkursowa została zgłoszona za moją wiedzą i zgodą oraz że udzielam Organizatorowi licencji i</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> zezwoleń w zakresie określonym w pkt 8 Regulaminu, w tym na wykorzystanie wizerunku lub głosu dziecka/podopiecznego utrwalonych w Pracy konkursowej, jeżeli Praca konkursowa taki wizerunek lub głos zawiera.</w:t>
+        <w:t>3. Potwierdzam, że Praca konkursowa została zgłoszona za moją wiedzą i zgodą oraz że udzielam Organizatorowi licencji i zezwoleń w zakresie określonym w pkt 8 Regulaminu, w tym na wykorzystanie wizerunku lub głosu dziecka/podopiecznego utrwalonych w Pracy konkursowej, jeżeli Praca konkursowa taki wizerunek lub głos zawiera.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C325825" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>4. Oświadczam, że według mojej wiedzy Praca konku</w:t>
-[...8 lines deleted...]
-        <w:t>rsowa nie narusza praw osób trzecich, w szczególności praw autorskich, praw do wizerunku ani dóbr osobistych.</w:t>
+        <w:t>4. Oświadczam, że według mojej wiedzy Praca konkursowa nie narusza praw osób trzecich, w szczególności praw autorskich, praw do wizerunku ani dóbr osobistych.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="426C6B98" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5. Potwierdzam, że zapoznałam/em się z informacją o przetwarzaniu danych osobowych zawartą w pkt 9 Regulaminu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54686C20" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>6. Dodatkowa zgoda na wizerunek dzi</w:t>
-[...8 lines deleted...]
-        <w:t>ecka/podopiecznego poza Pracą konkursową, w szczególności podczas odbioru nagrody lub relacji z wręczenia nagrody:</w:t>
+        <w:t>6. Dodatkowa zgoda na wizerunek dziecka/podopiecznego poza Pracą konkursową, w szczególności podczas odbioru nagrody lub relacji z wręczenia nagrody:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4508F386" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00512FAB" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="037324BD" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
@@ -4139,60 +3425,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F1601DA" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Zgoda, o której mowa w pkt 6, jest dobrowolna i może zostać cofnięta w dowolnym momencie. Cofnięc</w:t>
-[...8 lines deleted...]
-        <w:t>ie zgody nie wpływa na udział w Konkursie ani na prawo do nagrody, jeżeli nagroda została przyznana zgodnie z Regulaminem.</w:t>
+        <w:t>Zgoda, o której mowa w pkt 6, jest dobrowolna i może zostać cofnięta w dowolnym momencie. Cofnięcie zgody nie wpływa na udział w Konkursie ani na prawo do nagrody, jeżeli nagroda została przyznana zgodnie z Regulaminem.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A51F07E" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00512FAB" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64840BFB" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
@@ -4201,131 +3478,122 @@
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>............................................................    ............................................................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38CC7FD7" w14:textId="77777777" w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidRDefault="00824659" w:rsidP="00321BB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>(miejsc</w:t>
-[...8 lines deleted...]
-        <w:t>owość i data)    (czytelny podpis przedstawiciela ustawowego)</w:t>
+        <w:t>(miejscowość i data)    (czytelny podpis przedstawiciela ustawowego)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00512FAB" w:rsidRPr="00321BB6" w:rsidSect="00321BB6">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="Yu Gothic UI"/>
+    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2575"/>
         </w:tabs>
         <w:ind w:left="2575" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
@@ -4877,67 +4145,67 @@
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="160"/>
-  <w:proofState w:spelling="dirty"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B47730"/>
     <w:rsid w:val="00034616"/>
     <w:rsid w:val="0006063C"/>
+    <w:rsid w:val="000B01ED"/>
     <w:rsid w:val="0015074B"/>
     <w:rsid w:val="00286F5B"/>
     <w:rsid w:val="002921FB"/>
     <w:rsid w:val="0029639D"/>
     <w:rsid w:val="00321BB6"/>
     <w:rsid w:val="00326F90"/>
     <w:rsid w:val="00510D7C"/>
     <w:rsid w:val="00512FAB"/>
     <w:rsid w:val="007F67EB"/>
     <w:rsid w:val="00824659"/>
     <w:rsid w:val="00877990"/>
     <w:rsid w:val="00AA1D8D"/>
     <w:rsid w:val="00B47730"/>
     <w:rsid w:val="00C00D1A"/>
     <w:rsid w:val="00C02852"/>
     <w:rsid w:val="00CB0664"/>
     <w:rsid w:val="00FC693F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -16677,91 +15945,91 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C888F474-7B9E-4A30-A405-0F19DB5CF45B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DAB47678-6304-46B1-A5C6-C399C180C4F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>3044</Words>
-  <Characters>18266</Characters>
+  <Words>3045</Words>
+  <Characters>18276</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>152</Lines>
   <Paragraphs>42</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Regulamin_Lajkonik_day_2026_propozycja_IOD.docx</vt:lpstr>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21268</CharactersWithSpaces>
+  <CharactersWithSpaces>21279</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Regulamin_Lajkonik_day_2026_propozycja_IOD.docx</dc:title>
   <dc:subject/>
   <dc:creator>Hanna Basiarz</dc:creator>
   <cp:keywords/>
   <dc:description>generated by python-docx</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>