--- v0 (2026-09-12)
+++ v1 (2026-10-02)
@@ -11,983 +11,693 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="647E987B" w14:textId="64E1098C" w:rsidR="006560FB" w:rsidRDefault="00A22761" w:rsidP="002F6E23">
+    <w:p w14:paraId="647E987B" w14:textId="5A274390" w:rsidR="006560FB" w:rsidRDefault="00B84A4A" w:rsidP="002F6E23">
       <w:pPr>
         <w:pStyle w:val="Tytukartyprogramowej"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...2 lines deleted...]
-        <w:t>wrzesień</w:t>
+      <w:r>
+        <w:t>październik</w:t>
       </w:r>
       <w:r w:rsidR="006833A0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00081201">
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="002611F2">
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="063BDF7F" w14:textId="20B68E8F" w:rsidR="00391A64" w:rsidRDefault="00391A64" w:rsidP="00580B62">
       <w:pPr>
         <w:pStyle w:val="Tytu"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB07DB">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>SPOTKANIA W MUZEUM:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E1E9480" w14:textId="796177BC" w:rsidR="002611F2" w:rsidRDefault="002611F2" w:rsidP="002611F2">
       <w:pPr>
         <w:pStyle w:val="Uwagi"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Udział w zajęciach stacjonarnych zostaje każdorazowo potwierdzony podpisem prowadzącego w indeksie PDZ. Brak podpisu będzie równoznaczny z brakiem obecności na zajęciach, a tym samym ich niezaliczeniem.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E2B689B" w14:textId="4B093280" w:rsidR="001E0754" w:rsidRDefault="001E0754" w:rsidP="001E0754"/>
-    <w:p w14:paraId="7249AEE9" w14:textId="77777777" w:rsidR="00A22761" w:rsidRDefault="00A22761" w:rsidP="00A22761">
+    <w:p w14:paraId="7249AEE9" w14:textId="2461D4B6" w:rsidR="00A22761" w:rsidRDefault="00A22761" w:rsidP="00A22761">
       <w:pPr>
         <w:pStyle w:val="Tytu"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>Powtórki z wystaw stałych i oprowadzania tematyczne</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09341284" w14:textId="77777777" w:rsidR="00A22761" w:rsidRDefault="00A22761" w:rsidP="00A22761">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DB713BE" w14:textId="180E5530" w:rsidR="00A22761" w:rsidRPr="001D7D2B" w:rsidRDefault="00A22761" w:rsidP="00A22761">
+    <w:p w14:paraId="2DB713BE" w14:textId="118C469E" w:rsidR="00A22761" w:rsidRPr="001D7D2B" w:rsidRDefault="00EA21FA" w:rsidP="00A22761">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A22761">
-[...13 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00EA21FA">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Fort Jugowice. Dziedzictwo miejsca</w:t>
+      </w:r>
+      <w:r w:rsidR="00A22761">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">  –  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="637D25EE" w14:textId="247CBB8D" w:rsidR="00A22761" w:rsidRPr="00E73F0F" w:rsidRDefault="00A22761" w:rsidP="00A22761">
+    <w:p w14:paraId="637D25EE" w14:textId="71C8EF6E" w:rsidR="00A22761" w:rsidRPr="00E73F0F" w:rsidRDefault="00A22761" w:rsidP="00A22761">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>tematyczne oprowadzanie po</w:t>
+        <w:t xml:space="preserve">oprowadzanie </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA21FA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">tematyczne </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>po</w:t>
       </w:r>
       <w:r w:rsidRPr="001D7D2B">
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:t xml:space="preserve"> wystaw</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D7D2B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stałej</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001938AB">
-[...28 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="5325075B" w14:textId="77777777" w:rsidR="00A22761" w:rsidRPr="007F234E" w:rsidRDefault="00A22761" w:rsidP="00A22761">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="374D90DC" w14:textId="5DF3ED95" w:rsidR="00A22761" w:rsidRDefault="00A22761" w:rsidP="00A22761">
+    <w:p w14:paraId="374D90DC" w14:textId="19E10F3A" w:rsidR="00A22761" w:rsidRDefault="00EA21FA" w:rsidP="00A22761">
       <w:pPr>
         <w:pStyle w:val="Czas0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>23 września</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E73F0F">
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidR="00A22761">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B84A4A">
+        <w:t>października</w:t>
+      </w:r>
+      <w:r w:rsidR="00A22761" w:rsidRPr="00E73F0F">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
-        <w:t>środa</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E73F0F">
+        <w:t>niedziela</w:t>
+      </w:r>
+      <w:r w:rsidR="00A22761" w:rsidRPr="00E73F0F">
         <w:t xml:space="preserve">), godz. </w:t>
       </w:r>
       <w:r>
-        <w:t>14.00 – grupa I</w:t>
-[...17 lines deleted...]
-    <w:p w14:paraId="3CAFAEFB" w14:textId="29491696" w:rsidR="00A22761" w:rsidRDefault="00A22761" w:rsidP="00A22761">
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidR="00A22761">
+        <w:t xml:space="preserve">.00 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CAFAEFB" w14:textId="29B2172A" w:rsidR="00A22761" w:rsidRDefault="00EA21FA" w:rsidP="00EA21FA">
       <w:pPr>
         <w:pStyle w:val="Miejsce"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="3AD8AEF9" w14:textId="609CDCF5" w:rsidR="00A22761" w:rsidRDefault="00A22761" w:rsidP="00A22761">
+      <w:r w:rsidRPr="00EA21FA">
+        <w:t>Muzeum i Centrum Ruchu Harcerskiego, ul. Forteczna 28</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AD8AEF9" w14:textId="7F65252B" w:rsidR="00A22761" w:rsidRDefault="00EA21FA" w:rsidP="00A22761">
       <w:pPr>
         <w:pStyle w:val="Przewodnik"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Piotr Kapusta, Maciej </w:t>
-[...6 lines deleted...]
-      <w:r>
+        <w:t>dr Wacław Szczepanik</w:t>
+      </w:r>
+      <w:r w:rsidR="00A22761">
         <w:t xml:space="preserve"> (Muzeum Krakowa)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CD58276" w14:textId="39445D0E" w:rsidR="00FD5D24" w:rsidRPr="00FD5D24" w:rsidRDefault="00FD5D24" w:rsidP="00FD5D24">
-[...18 lines deleted...]
-    <w:p w14:paraId="5F44802A" w14:textId="77777777" w:rsidR="006B0AFD" w:rsidRDefault="006B0AFD" w:rsidP="006B0AFD">
+    <w:p w14:paraId="35769ABE" w14:textId="34F81AAE" w:rsidR="00B84A4A" w:rsidRDefault="00B84A4A" w:rsidP="00B84A4A"/>
+    <w:p w14:paraId="3736082C" w14:textId="63746586" w:rsidR="00710FE7" w:rsidRDefault="00710FE7" w:rsidP="00710FE7">
       <w:pPr>
         <w:pStyle w:val="Tytu"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
         </w:rPr>
-        <w:t>Oprowadzania kuratorskie po wystawach czasowych</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6CFF4BAC" w14:textId="77777777" w:rsidR="009570B2" w:rsidRDefault="009570B2" w:rsidP="006B0AFD">
+        <w:t>Szkolenia metodyczne</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D2446C6" w14:textId="77777777" w:rsidR="00710FE7" w:rsidRDefault="00710FE7" w:rsidP="00B84A4A"/>
+    <w:p w14:paraId="68BF4FCC" w14:textId="32D61A68" w:rsidR="00710FE7" w:rsidRPr="001D7D2B" w:rsidRDefault="00710FE7" w:rsidP="00710FE7">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="286C7A83" w14:textId="540CEF78" w:rsidR="006B0AFD" w:rsidRPr="008754D1" w:rsidRDefault="00A22761" w:rsidP="006B0AFD">
+      <w:r w:rsidRPr="00710FE7">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Sekrety szopek i szopkarstwa krakowskiego</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">  –  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E6524DF" w14:textId="001DC44D" w:rsidR="00710FE7" w:rsidRPr="00E73F0F" w:rsidRDefault="00710FE7" w:rsidP="00710FE7">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:rPr>
           <w:b/>
-          <w:i/>
-[...24 lines deleted...]
-    <w:p w14:paraId="64A4CC61" w14:textId="2F1D5D7F" w:rsidR="006B0AFD" w:rsidRPr="008754D1" w:rsidRDefault="006B0AFD" w:rsidP="006B0AFD">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>warsztatowe szkolenie metodyczne</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="594437BB" w14:textId="77777777" w:rsidR="00710FE7" w:rsidRPr="007F234E" w:rsidRDefault="00710FE7" w:rsidP="00710FE7">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008754D1">
-[...34 lines deleted...]
-    <w:p w14:paraId="6A1C43C5" w14:textId="4B6B5908" w:rsidR="006B0AFD" w:rsidRPr="008754D1" w:rsidRDefault="00C45B71" w:rsidP="006B0AFD">
+    </w:p>
+    <w:p w14:paraId="291AEE08" w14:textId="71FDAC2D" w:rsidR="00710FE7" w:rsidRDefault="00710FE7" w:rsidP="00710FE7">
       <w:pPr>
         <w:pStyle w:val="Czas0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>15 września</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006B0AFD" w:rsidRPr="008754D1">
+        <w:t>24 października</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E73F0F">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
-        <w:t>wtorek</w:t>
-[...38 lines deleted...]
-    <w:p w14:paraId="717B8055" w14:textId="640B5189" w:rsidR="006B0AFD" w:rsidRDefault="00A22761" w:rsidP="006B0AFD">
+        <w:t>sobota</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E73F0F">
+        <w:t xml:space="preserve">), godz. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">11.00 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="092A6E5E" w14:textId="70338FBE" w:rsidR="00710FE7" w:rsidRDefault="00710FE7" w:rsidP="00710FE7">
       <w:pPr>
         <w:pStyle w:val="Miejsce"/>
-        <w:jc w:val="both"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="29F74327" w14:textId="401685CE" w:rsidR="006B0AFD" w:rsidRPr="00FE2C23" w:rsidRDefault="00A22761" w:rsidP="006B0AFD">
+      </w:pPr>
+      <w:r>
+        <w:t>Pałac Krzysztofory</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA21FA">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Rynek Główny 35 (Sala Miedziana)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BD8CE3C" w14:textId="385E4A2F" w:rsidR="00710FE7" w:rsidRDefault="00710FE7" w:rsidP="00710FE7">
       <w:pPr>
         <w:pStyle w:val="Przewodnik"/>
-        <w:jc w:val="both"/>
-[...178 lines deleted...]
-      <w:r w:rsidR="006C0F70">
+      </w:pPr>
+      <w:r w:rsidRPr="00710FE7">
+        <w:t xml:space="preserve">Zespół Centrum </w:t>
+      </w:r>
+      <w:r w:rsidR="00880BBD">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710FE7">
+        <w:t>nterpretacji Niematerialnego Dziedzictwa Krakowa</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> (Muzeum Krakowa)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CC7D1D6" w14:textId="77777777" w:rsidR="00826B63" w:rsidRDefault="00826B63" w:rsidP="00826B63">
-[...89 lines deleted...]
-    <w:p w14:paraId="68DF62C3" w14:textId="1629AC94" w:rsidR="00C9647C" w:rsidRPr="00C9647C" w:rsidRDefault="00C9647C" w:rsidP="00C9647C">
+    <w:p w14:paraId="20F973CF" w14:textId="6E0B0963" w:rsidR="00710FE7" w:rsidRPr="00710FE7" w:rsidRDefault="008C3013" w:rsidP="009D268D">
       <w:pPr>
         <w:pStyle w:val="Cena"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...91 lines deleted...]
-    <w:p w14:paraId="1750C5EF" w14:textId="07554297" w:rsidR="00826B63" w:rsidRDefault="00826B63" w:rsidP="00826B63">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Szkolenie warsztatowe</w:t>
+      </w:r>
+      <w:r w:rsidR="00155E65">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00710FE7">
+        <w:t xml:space="preserve">w ramach projektu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009D268D" w:rsidRPr="009D268D">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Living</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009D268D" w:rsidRPr="009D268D">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009D268D" w:rsidRPr="009D268D">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Heritage</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009D268D" w:rsidRPr="009D268D">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009D268D" w:rsidRPr="009D268D">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Journeys</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009D268D" w:rsidRPr="009D268D">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009D268D" w:rsidRPr="009D268D">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>integration</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009D268D" w:rsidRPr="009D268D">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009D268D" w:rsidRPr="009D268D">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>intangible</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009D268D" w:rsidRPr="009D268D">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009D268D" w:rsidRPr="009D268D">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>heritage</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009D268D" w:rsidRPr="009D268D">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009D268D" w:rsidRPr="009D268D">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>into</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009D268D" w:rsidRPr="009D268D">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009D268D" w:rsidRPr="009D268D">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>cultural</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009D268D" w:rsidRPr="009D268D">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009D268D" w:rsidRPr="009D268D">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>heritage</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009D268D" w:rsidRPr="009D268D">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009D268D" w:rsidRPr="009D268D">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>tourism</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009D268D" w:rsidRPr="009D268D">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009D268D" w:rsidRPr="009D268D">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>experience</w:t>
+      </w:r>
+      <w:r w:rsidR="009D268D">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="4D835176" w14:textId="41D8E778" w:rsidR="00710FE7" w:rsidRDefault="00710FE7" w:rsidP="00B84A4A"/>
+    <w:p w14:paraId="2CEAE99C" w14:textId="4B10E25C" w:rsidR="00710FE7" w:rsidRDefault="00710FE7" w:rsidP="00B84A4A"/>
+    <w:p w14:paraId="61C8B158" w14:textId="3CED9724" w:rsidR="00710FE7" w:rsidRDefault="00710FE7" w:rsidP="00B84A4A"/>
+    <w:p w14:paraId="1750C5EF" w14:textId="19AB8AC2" w:rsidR="00826B63" w:rsidRDefault="00826B63" w:rsidP="00826B63">
       <w:pPr>
         <w:pStyle w:val="Tytu"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Spacery</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="746D085B" w14:textId="77777777" w:rsidR="00826B63" w:rsidRDefault="00826B63" w:rsidP="00826B63">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65B58805" w14:textId="32DB72B9" w:rsidR="00826B63" w:rsidRDefault="00A22761" w:rsidP="00826B63">
+    <w:p w14:paraId="65B58805" w14:textId="48B8F534" w:rsidR="00826B63" w:rsidRDefault="00B84A4A" w:rsidP="00826B63">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A22761">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> ugościli</w:t>
+      <w:r w:rsidRPr="00B84A4A">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Charakterystyczne. O nieoczywistym detalu w mieście</w:t>
       </w:r>
       <w:r w:rsidR="00826B63" w:rsidRPr="00826B63">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00826B63">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00826B63" w:rsidRPr="00826B63">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">– spacer po </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Starym Mieście</w:t>
+        <w:t>Podgórzu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E3C9023" w14:textId="77777777" w:rsidR="00826B63" w:rsidRPr="00826B63" w:rsidRDefault="00826B63" w:rsidP="00826B63">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="003011C5" w14:textId="64A751CD" w:rsidR="00826B63" w:rsidRDefault="00A22761" w:rsidP="00826B63">
+    <w:p w14:paraId="003011C5" w14:textId="3BB676AF" w:rsidR="00826B63" w:rsidRDefault="00950477" w:rsidP="00826B63">
       <w:pPr>
         <w:pStyle w:val="Czas0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>9 września</w:t>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00A22761">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B84A4A">
+        <w:t>października</w:t>
       </w:r>
       <w:r w:rsidR="00826B63" w:rsidRPr="00286753">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
-        <w:t>środa</w:t>
+        <w:t>czwartek</w:t>
       </w:r>
       <w:r w:rsidR="00826B63" w:rsidRPr="00286753">
         <w:t xml:space="preserve">), godz. </w:t>
       </w:r>
-      <w:r w:rsidR="00826B63">
-        <w:t>14</w:t>
+      <w:r w:rsidR="00B84A4A">
+        <w:t>15</w:t>
       </w:r>
       <w:r w:rsidR="00826B63" w:rsidRPr="00286753">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00826B63">
         <w:t xml:space="preserve">00 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F265FE6" w14:textId="3FDAB1C0" w:rsidR="00826B63" w:rsidRPr="00286753" w:rsidRDefault="00826B63" w:rsidP="00826B63">
+    <w:p w14:paraId="4F265FE6" w14:textId="047009C7" w:rsidR="00826B63" w:rsidRPr="00286753" w:rsidRDefault="00826B63" w:rsidP="00B84A4A">
       <w:pPr>
         <w:pStyle w:val="Miejsce"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Miejsce zbiórki: </w:t>
       </w:r>
+      <w:r w:rsidR="00B84A4A">
+        <w:t xml:space="preserve">Muzeum Podgórza, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B84A4A" w:rsidRPr="00B84A4A">
+        <w:t>ul. Bolesława Limanowskiego 51</w:t>
+      </w:r>
       <w:r w:rsidR="00A22761">
-        <w:t>Pałac Krzysztofory, Rynek Główny 35 (hol)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0E39D047" w14:textId="54D4CDAD" w:rsidR="00826B63" w:rsidRPr="00286753" w:rsidRDefault="00A22761" w:rsidP="00D1588F">
+        <w:t xml:space="preserve"> (hol)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E39D047" w14:textId="5F32AC55" w:rsidR="00826B63" w:rsidRPr="00286753" w:rsidRDefault="00B84A4A" w:rsidP="00D1588F">
       <w:pPr>
         <w:pStyle w:val="Przewodnik"/>
       </w:pPr>
       <w:r>
-        <w:t>Tomasz Karżewicz (Muzeum Krakowa)</w:t>
+        <w:t>Jakub Jastrzębski</w:t>
+      </w:r>
+      <w:r w:rsidR="00A22761">
+        <w:t xml:space="preserve"> (Muzeum Krakowa)</w:t>
       </w:r>
       <w:r w:rsidR="00826B63" w:rsidRPr="003A6735">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="498A9028" w14:textId="77777777" w:rsidR="0026619C" w:rsidRDefault="0026619C" w:rsidP="00D1588F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01EDF64C" w14:textId="3EBBB777" w:rsidR="00FB07DB" w:rsidRDefault="00D62EBA" w:rsidP="00580B62">
       <w:pPr>
         <w:pStyle w:val="Tytu"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>SPOTKANIA ON</w:t>
       </w:r>
       <w:r w:rsidR="00FB07DB" w:rsidRPr="00FB07DB">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>LINE:</w:t>
       </w:r>
@@ -1020,197 +730,300 @@
         <w:t>podania swojego imienia i nazwiska</w:t>
       </w:r>
       <w:r w:rsidRPr="00E5760F">
         <w:t xml:space="preserve"> umożliwiających ich jasną identyfikacją. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13217">
         <w:t xml:space="preserve">Brak </w:t>
       </w:r>
       <w:r>
         <w:t>podania takich informacji będzie</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13217">
         <w:t xml:space="preserve"> równoznaczny z brakiem obecności na zajęciach, a tym samym ich niezaliczeniem</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E5760F">
         <w:t>Osoby biorące udział w zajęciach odbywających się w formule online w swoich indeksach w rubryce „podpis prowadzącego” pozostawiają puste miejsce</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04DD6D0B" w14:textId="77777777" w:rsidR="00D24ACB" w:rsidRPr="00D24ACB" w:rsidRDefault="00D24ACB" w:rsidP="00D24ACB"/>
-    <w:p w14:paraId="6336AE08" w14:textId="77777777" w:rsidR="008C307E" w:rsidRDefault="008C307E" w:rsidP="008C307E">
+    <w:p w14:paraId="6336AE08" w14:textId="082DDE3F" w:rsidR="008C307E" w:rsidRDefault="008C307E" w:rsidP="008C307E">
       <w:pPr>
         <w:pStyle w:val="Tytu"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>Wykłady</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43BF6763" w14:textId="77777777" w:rsidR="008C307E" w:rsidRDefault="008C307E" w:rsidP="008C307E">
-[...4 lines deleted...]
-    <w:p w14:paraId="479AE730" w14:textId="77777777" w:rsidR="00261EB2" w:rsidRDefault="00A22761" w:rsidP="008C307E">
+    <w:p w14:paraId="62B3DC0B" w14:textId="77777777" w:rsidR="00B84A4A" w:rsidRPr="00B84A4A" w:rsidRDefault="00B84A4A" w:rsidP="00B84A4A"/>
+    <w:p w14:paraId="479AE730" w14:textId="70AF64CD" w:rsidR="00261EB2" w:rsidRDefault="00B84A4A" w:rsidP="008C307E">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A22761">
-[...4 lines deleted...]
-        <w:t>Na zebraniu, w gospodzie i w kaplicy</w:t>
+      <w:r w:rsidRPr="00B84A4A">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Od powietrza, głodu, ognia... Katastrofy dawnego Krakowa</w:t>
       </w:r>
       <w:r w:rsidR="00FD5D24">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="00261EB2">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20EE0BD2" w14:textId="36E66F45" w:rsidR="008C307E" w:rsidRPr="00261EB2" w:rsidRDefault="003554BB" w:rsidP="008C307E">
+    <w:p w14:paraId="20EE0BD2" w14:textId="13BAFDC4" w:rsidR="008C307E" w:rsidRPr="00261EB2" w:rsidRDefault="003554BB" w:rsidP="008C307E">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00261EB2">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">wykład o krakowskich cechach </w:t>
+        <w:t xml:space="preserve">wykład </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67483C5F" w14:textId="77777777" w:rsidR="008C307E" w:rsidRPr="00E5441D" w:rsidRDefault="008C307E" w:rsidP="008C307E">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5940F47B" w14:textId="46256CA0" w:rsidR="008C307E" w:rsidRDefault="00A22761" w:rsidP="008C307E">
+    <w:p w14:paraId="5940F47B" w14:textId="53E1EC30" w:rsidR="008C307E" w:rsidRDefault="00B84A4A" w:rsidP="008C307E">
       <w:pPr>
         <w:pStyle w:val="Czas0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>8 września</w:t>
+        <w:t>15 października</w:t>
       </w:r>
       <w:r w:rsidR="008C307E">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
-        <w:t>wtorek</w:t>
+        <w:t>czwartek</w:t>
       </w:r>
       <w:r w:rsidR="008C307E">
         <w:t>), godz. 16.00</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BF00912" w14:textId="448EF422" w:rsidR="008C307E" w:rsidRPr="007314EC" w:rsidRDefault="008C307E" w:rsidP="00C45B71">
       <w:pPr>
         <w:pStyle w:val="Miejsce"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Wykład </w:t>
       </w:r>
       <w:r w:rsidRPr="007314EC">
         <w:t xml:space="preserve">online na platformie ZOOM </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3298D114" w14:textId="63CBBC70" w:rsidR="008C307E" w:rsidRDefault="00A22761" w:rsidP="005C3A40">
+    <w:p w14:paraId="3298D114" w14:textId="53363546" w:rsidR="008C307E" w:rsidRDefault="00B84A4A" w:rsidP="005C3A40">
       <w:pPr>
         <w:pStyle w:val="Przewodnik"/>
       </w:pPr>
       <w:r>
-        <w:t>dr Katarzyna Moskal</w:t>
+        <w:t>Małgorzata Kuciel</w:t>
       </w:r>
       <w:r w:rsidR="00B57D28">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008C307E">
         <w:t>(Muzeum Krakowa)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A090F93" w14:textId="56A3E51C" w:rsidR="00C45B71" w:rsidRPr="00C45B71" w:rsidRDefault="00C45B71" w:rsidP="00C45B71">
+    <w:p w14:paraId="1A090F93" w14:textId="56D798B8" w:rsidR="00C45B71" w:rsidRDefault="00C45B71" w:rsidP="00C45B71">
       <w:pPr>
         <w:pStyle w:val="Cena"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>UWAGA – l</w:t>
       </w:r>
       <w:r w:rsidRPr="007314EC">
         <w:t>ink do spotkania zostanie przesłany</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007314EC">
         <w:t>uczestnikom</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> newsletterem</w:t>
       </w:r>
       <w:r w:rsidRPr="007314EC">
         <w:t xml:space="preserve"> w dniu wykładu</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> rano. Prosimy sprawdzać, czy newsletter nie trafił do folderu spam. Jeżeli ktoś nie otrzyma linku do godz. 13.00 – prosimy o indywidualny kontakt drogą e-mail</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A9C4DA0" w14:textId="77777777" w:rsidR="008C307E" w:rsidRPr="00385575" w:rsidRDefault="008C307E" w:rsidP="008C307E">
+    <w:p w14:paraId="280AB16C" w14:textId="77777777" w:rsidR="00710FE7" w:rsidRPr="00710FE7" w:rsidRDefault="00710FE7" w:rsidP="00710FE7"/>
+    <w:p w14:paraId="4239C949" w14:textId="77777777" w:rsidR="00B84A4A" w:rsidRDefault="00B84A4A" w:rsidP="008C307E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33F9361E" w14:textId="2B3F1C26" w:rsidR="00B84A4A" w:rsidRDefault="00B84A4A" w:rsidP="00B84A4A">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B84A4A">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Rzemieślnik przed sądem cechowym i miejskim</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A9DF96E" w14:textId="77777777" w:rsidR="00B84A4A" w:rsidRPr="00261EB2" w:rsidRDefault="00B84A4A" w:rsidP="00B84A4A">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00261EB2">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">wykład </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1976FDAE" w14:textId="77777777" w:rsidR="00B84A4A" w:rsidRPr="00E5441D" w:rsidRDefault="00B84A4A" w:rsidP="00B84A4A">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04EEB47C" w14:textId="0BC87BD4" w:rsidR="00B84A4A" w:rsidRDefault="00B84A4A" w:rsidP="00B84A4A">
+      <w:pPr>
+        <w:pStyle w:val="Czas0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>29 października (czwartek), godz. 16.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="548EBC55" w14:textId="77777777" w:rsidR="00B84A4A" w:rsidRPr="007314EC" w:rsidRDefault="00B84A4A" w:rsidP="00B84A4A">
+      <w:pPr>
+        <w:pStyle w:val="Miejsce"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Wykład </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007314EC">
+        <w:t xml:space="preserve">online na platformie ZOOM </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DBE711" w14:textId="254BA981" w:rsidR="00B84A4A" w:rsidRDefault="00B84A4A" w:rsidP="00B84A4A">
+      <w:pPr>
+        <w:pStyle w:val="Przewodnik"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Adrian Tylek (Muzeum Krakowa)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="493C3704" w14:textId="77777777" w:rsidR="00B84A4A" w:rsidRPr="00C45B71" w:rsidRDefault="00B84A4A" w:rsidP="00B84A4A">
+      <w:pPr>
+        <w:pStyle w:val="Cena"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>UWAGA – l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007314EC">
+        <w:t>ink do spotkania zostanie przesłany</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007314EC">
+        <w:t>uczestnikom</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> newsletterem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007314EC">
+        <w:t xml:space="preserve"> w dniu wykładu</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> rano. Prosimy sprawdzać, czy newsletter nie trafił do folderu spam. Jeżeli ktoś nie otrzyma linku do godz. 13.00 – prosimy o indywidualny kontakt drogą e-mail</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A9C4DA0" w14:textId="5FEBB185" w:rsidR="008C307E" w:rsidRPr="00385575" w:rsidRDefault="008C307E" w:rsidP="008C307E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00385575">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="287A0598" wp14:editId="6C354FBD">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-201295</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>155576</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6115616" cy="1847850"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Prostokąt zaokrąglony 1"/>
                 <wp:cNvGraphicFramePr/>
@@ -1303,51 +1116,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00EB3F3B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>za pośrednictwem formularza dostępnego pod adresem:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB3F3B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="003111A2" w:rsidRPr="005C3EA7">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
             <w:b/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://muzeumkrakowa.pl/formularz-przewodnik-dla-zaawansowanych</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003111A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ED44A9A" w14:textId="77777777" w:rsidR="008C307E" w:rsidRPr="00385575" w:rsidRDefault="008C307E" w:rsidP="008C307E">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
@@ -1383,51 +1196,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00385575">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> prosimy o pilne przekazanie informacji do Działu </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB3F3B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Edukacji (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="003111A2" w:rsidRPr="005C3EA7">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
             <w:b/>
             <w:kern w:val="20"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>przewodnicy@muzeumkrakowa.pl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EB3F3B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, +48 12 422 52 12 (wew. 12). Zwolnione miejsca wyświetlą się w formularzu ponownie jako dostępne</w:t>
       </w:r>
       <w:r w:rsidRPr="00385575">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1445,486 +1258,921 @@
     <w:p w14:paraId="68ECA28F" w14:textId="59252ADA" w:rsidR="006C0F70" w:rsidRDefault="006C0F70" w:rsidP="008C307E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B22CA0C" w14:textId="65E3A617" w:rsidR="008C307E" w:rsidRPr="009E577C" w:rsidRDefault="008C307E" w:rsidP="008C307E">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E577C">
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>WYDARZENIA W RAMACH INNYCH CYKLI MUZEALNYCH:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BB4B26E" w14:textId="77777777" w:rsidR="005064C7" w:rsidRDefault="005064C7" w:rsidP="005064C7">
+    <w:p w14:paraId="4BB4B26E" w14:textId="367992D6" w:rsidR="005064C7" w:rsidRDefault="005064C7" w:rsidP="005064C7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17B1C5A2" w14:textId="712A777B" w:rsidR="005064C7" w:rsidRDefault="00C45B71" w:rsidP="005064C7">
+    <w:p w14:paraId="2A8ACD81" w14:textId="3215542A" w:rsidR="00243B54" w:rsidRPr="00B5141B" w:rsidRDefault="00243B54" w:rsidP="00243B54">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...15 lines deleted...]
-        <w:rPr>
+          <w:i/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="19F79299" w14:textId="1859EC49" w:rsidR="005064C7" w:rsidRPr="00286753" w:rsidRDefault="00C45B71" w:rsidP="005064C7">
+      <w:r w:rsidRPr="00243B54">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Żydzi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00243B54">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Aszkenazyjscy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00243B54">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a Żydzi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00496079">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00243B54">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>efardyjscy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087693D">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29FA8DEE" w14:textId="42056CCE" w:rsidR="00243B54" w:rsidRPr="00286753" w:rsidRDefault="00243B54" w:rsidP="00243B54">
       <w:pPr>
         <w:pStyle w:val="Czas0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>2</w:t>
+        <w:t>11 października</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286753">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:t>niedziela</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286753">
+        <w:t>), godz. 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286753">
+        <w:t>.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C23A28E" w14:textId="4D0A9DF3" w:rsidR="00243B54" w:rsidRPr="00286753" w:rsidRDefault="00243B54" w:rsidP="00243B54">
+      <w:pPr>
+        <w:pStyle w:val="Miejsce"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Stara Synagoga, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00600191">
+        <w:t>ul. Szeroka 24</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286753">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E1FD2D0" w14:textId="180975E5" w:rsidR="00243B54" w:rsidRPr="00286753" w:rsidRDefault="00243B54" w:rsidP="00243B54">
+      <w:pPr>
+        <w:pStyle w:val="Przewodnik"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00600191">
+        <w:t xml:space="preserve">dr hab. Maciej </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00600191">
+        <w:t>Tomal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00600191">
+        <w:t>Uniwersytet Jagielloński</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35E75C5D" w14:textId="6487E936" w:rsidR="00243B54" w:rsidRPr="00286753" w:rsidRDefault="00243B54" w:rsidP="00243B54">
+      <w:pPr>
+        <w:pStyle w:val="Cena"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00286753">
+        <w:t xml:space="preserve">wykład w ramach wydarzeń towarzyszących </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00600191">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Jom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00600191">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00600191">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Riszon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00243B54">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Niedziela</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00243B54">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>w Starej Synagodze</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00243B54">
+        <w:t>Wstęp wolny, brak konieczności rezerwacji miejsc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05361B51" w14:textId="77777777" w:rsidR="00243B54" w:rsidRDefault="00243B54" w:rsidP="00243B54">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07C29785" w14:textId="4FB6C7A1" w:rsidR="00243B54" w:rsidRPr="00B5141B" w:rsidRDefault="00496079" w:rsidP="00243B54">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Muzyczna podróż śladami Ż</w:t>
+      </w:r>
+      <w:r w:rsidR="00243B54" w:rsidRPr="00243B54">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>ydów</w:t>
+      </w:r>
+      <w:r w:rsidR="00243B54">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00243B54" w:rsidRPr="00243B54">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>efardyjskich</w:t>
+      </w:r>
+      <w:r w:rsidR="00243B54" w:rsidRPr="0087693D">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F3B796B" w14:textId="0A13CE27" w:rsidR="00243B54" w:rsidRPr="00286753" w:rsidRDefault="00243B54" w:rsidP="00243B54">
+      <w:pPr>
+        <w:pStyle w:val="Czas0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>11 października</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286753">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:t>niedziela</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286753">
+        <w:t>), godz. 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286753">
+        <w:t>.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37ADEF3D" w14:textId="77777777" w:rsidR="00243B54" w:rsidRPr="00286753" w:rsidRDefault="00243B54" w:rsidP="00243B54">
+      <w:pPr>
+        <w:pStyle w:val="Miejsce"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Stara Synagoga, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00600191">
+        <w:t>ul. Szeroka 24</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286753">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26BFCA2F" w14:textId="1C391BF1" w:rsidR="00243B54" w:rsidRPr="00286753" w:rsidRDefault="00243B54" w:rsidP="00243B54">
+      <w:pPr>
+        <w:pStyle w:val="Przewodnik"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00600191">
+        <w:t xml:space="preserve">dr </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Sylwia Jakubczyk-Ślęczka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00243B54">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00600191">
+        <w:t>Uniwersytet Jagielloński</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26BC2A71" w14:textId="77777777" w:rsidR="00243B54" w:rsidRPr="00286753" w:rsidRDefault="00243B54" w:rsidP="00243B54">
+      <w:pPr>
+        <w:pStyle w:val="Cena"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00286753">
+        <w:t xml:space="preserve">wykład w ramach wydarzeń towarzyszących </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00600191">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Jom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00600191">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00600191">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Riszon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00243B54">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Niedziela</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00243B54">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>w Starej Synagodze</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00243B54">
+        <w:t>Wstęp wolny, brak konieczności rezerwacji miejsc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DCDC853" w14:textId="068D2010" w:rsidR="00243B54" w:rsidRDefault="00243B54" w:rsidP="005064C7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26185EB1" w14:textId="77777777" w:rsidR="00710FE7" w:rsidRDefault="00710FE7" w:rsidP="005064C7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17B1C5A2" w14:textId="3D454943" w:rsidR="005064C7" w:rsidRDefault="00B84A4A" w:rsidP="005064C7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B84A4A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Stolarka i meblarstwo w XVI i XVII-wiecznym Krakowie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71F107F4" w14:textId="77777777" w:rsidR="00543134" w:rsidRPr="00B5141B" w:rsidRDefault="00543134" w:rsidP="00543134">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19F79299" w14:textId="1507650B" w:rsidR="005064C7" w:rsidRPr="00286753" w:rsidRDefault="00B84A4A" w:rsidP="005064C7">
+      <w:pPr>
+        <w:pStyle w:val="Czas0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>21</w:t>
       </w:r>
       <w:r w:rsidR="005064C7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A22761">
-        <w:t>września</w:t>
+      <w:r>
+        <w:t>października</w:t>
       </w:r>
       <w:r w:rsidR="005064C7" w:rsidRPr="00286753">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:t>środa</w:t>
       </w:r>
       <w:r w:rsidR="005064C7" w:rsidRPr="00286753">
         <w:t xml:space="preserve">), godz. </w:t>
       </w:r>
       <w:r>
         <w:t>17</w:t>
       </w:r>
       <w:r w:rsidR="005064C7" w:rsidRPr="00286753">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005064C7">
         <w:t>00</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49BFBAA5" w14:textId="2E588672" w:rsidR="005064C7" w:rsidRPr="002935FC" w:rsidRDefault="00C45B71" w:rsidP="00C45B71">
+    <w:p w14:paraId="49BFBAA5" w14:textId="3F4F9B57" w:rsidR="005064C7" w:rsidRPr="002935FC" w:rsidRDefault="00C45B71" w:rsidP="00C45B71">
       <w:pPr>
         <w:pStyle w:val="Miejsce"/>
       </w:pPr>
       <w:r w:rsidRPr="00C45B71">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Pałac Krzysztofory, Rynek Główny 35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="00C45B71">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>Sala Miedziana, piętro I</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Sala </w:t>
+      </w:r>
+      <w:r w:rsidR="00B84A4A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
+        <w:t>Fontany</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45B71">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, piętro I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B681538" w14:textId="47A33247" w:rsidR="005064C7" w:rsidRPr="00286753" w:rsidRDefault="00C45B71" w:rsidP="005064C7">
+    <w:p w14:paraId="5B681538" w14:textId="39D4B7F2" w:rsidR="005064C7" w:rsidRPr="00286753" w:rsidRDefault="00B84A4A" w:rsidP="00B84A4A">
       <w:pPr>
         <w:pStyle w:val="Przewodnik"/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00B84A4A">
+        <w:t xml:space="preserve">Aneta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B84A4A">
+        <w:t>Giebuta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="005064C7" w:rsidRPr="003A6735">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="005064C7" w:rsidRPr="00AF39CA">
-        <w:t>Muzeum Krakowa</w:t>
+      <w:r w:rsidRPr="00B84A4A">
+        <w:t>Zamek Królewski na Wawelu</w:t>
       </w:r>
       <w:r w:rsidR="005064C7" w:rsidRPr="003A6735">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63ED7511" w14:textId="2C9C7140" w:rsidR="005064C7" w:rsidRPr="00DD4C18" w:rsidRDefault="005064C7" w:rsidP="0004764D">
       <w:pPr>
         <w:pStyle w:val="Cena"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00286753">
         <w:t>wykład w ramach</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002935FC">
         <w:t xml:space="preserve">wystawy czasowej </w:t>
       </w:r>
       <w:r w:rsidR="00C45B71" w:rsidRPr="001C3F5C">
         <w:rPr>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>Kunszt i fach. Kraków rzemieślników</w:t>
       </w:r>
       <w:r w:rsidR="001C3F5C" w:rsidRPr="001C3F5C">
         <w:rPr>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="001C3F5C" w:rsidRPr="001C3F5C">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r>
         <w:t>stęp wolny, brak konieczności rezerwacji miejsc</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13B591DB" w14:textId="48BAA2D7" w:rsidR="001A35F6" w:rsidRDefault="001A35F6" w:rsidP="001A35F6">
+    <w:p w14:paraId="13B591DB" w14:textId="0FF56D7E" w:rsidR="001A35F6" w:rsidRDefault="001A35F6" w:rsidP="001A35F6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40C3DF99" w14:textId="363376ED" w:rsidR="00C45B71" w:rsidRDefault="00C45B71" w:rsidP="00C45B71">
+    <w:p w14:paraId="55762F4C" w14:textId="77777777" w:rsidR="00710FE7" w:rsidRDefault="00710FE7" w:rsidP="001A35F6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40C3DF99" w14:textId="04D605B8" w:rsidR="00C45B71" w:rsidRDefault="00601044" w:rsidP="00C45B71">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C45B71">
+      <w:r w:rsidRPr="00601044">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
-        <w:t>Nieistniejące miasto – projekt dzielnicy na Ludwinowie</w:t>
+        <w:t>XX wiek odlany z betonu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3565BB70" w14:textId="77777777" w:rsidR="00C45B71" w:rsidRPr="00B5141B" w:rsidRDefault="00C45B71" w:rsidP="00C45B71">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1AD47CC6" w14:textId="06E93A3F" w:rsidR="00C45B71" w:rsidRPr="00286753" w:rsidRDefault="001C3F5C" w:rsidP="00C45B71">
+    <w:p w14:paraId="1AD47CC6" w14:textId="417D0E9B" w:rsidR="00C45B71" w:rsidRPr="00286753" w:rsidRDefault="00601044" w:rsidP="00C45B71">
       <w:pPr>
         <w:pStyle w:val="Czas0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>16 września</w:t>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidR="001C3F5C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B84A4A">
+        <w:t>października</w:t>
       </w:r>
       <w:r w:rsidR="00C45B71" w:rsidRPr="00286753">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00C45B71">
+      <w:r>
         <w:t>środa</w:t>
       </w:r>
       <w:r w:rsidR="00C45B71" w:rsidRPr="00286753">
         <w:t xml:space="preserve">), godz. </w:t>
       </w:r>
       <w:r>
         <w:t>18</w:t>
       </w:r>
       <w:r w:rsidR="00C45B71" w:rsidRPr="00286753">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C45B71">
         <w:t>00</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64C37D89" w14:textId="3CB28FA2" w:rsidR="00C45B71" w:rsidRPr="002935FC" w:rsidRDefault="001C3F5C" w:rsidP="00C45B71">
       <w:pPr>
         <w:pStyle w:val="Miejsce"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Muzeum Podgórza, ul. Bolesława Limanowskiego 51</w:t>
       </w:r>
       <w:r w:rsidR="00C45B71">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AB3E728" w14:textId="64710533" w:rsidR="00C45B71" w:rsidRPr="00286753" w:rsidRDefault="001C3F5C" w:rsidP="00C45B71">
+    <w:p w14:paraId="3AB3E728" w14:textId="39535485" w:rsidR="00C45B71" w:rsidRPr="00286753" w:rsidRDefault="00B84A4A" w:rsidP="00B84A4A">
       <w:pPr>
         <w:pStyle w:val="Przewodnik"/>
       </w:pPr>
-      <w:r>
-        <w:t>Michał Wiśniewski</w:t>
+      <w:r w:rsidRPr="00B84A4A">
+        <w:t>Anna Cymer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EC365B3" w14:textId="350EE32C" w:rsidR="00C45B71" w:rsidRPr="00DD4C18" w:rsidRDefault="00C45B71" w:rsidP="00BF0AD4">
       <w:pPr>
         <w:pStyle w:val="Cena"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00286753">
         <w:t>wykład w ramach</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> wystawy czasowej </w:t>
       </w:r>
       <w:r w:rsidR="001C3F5C" w:rsidRPr="001C3F5C">
         <w:rPr>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>Hotel Forum</w:t>
       </w:r>
       <w:r w:rsidR="001C3F5C" w:rsidRPr="001C3F5C">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="001C3F5C">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r>
         <w:t>stęp wolny, brak konieczności rezerwacji miejsc</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CD46FD3" w14:textId="1CD2B9D0" w:rsidR="00C45B71" w:rsidRDefault="00C45B71" w:rsidP="001A35F6">
+    <w:p w14:paraId="1CD46FD3" w14:textId="7DB8CD9A" w:rsidR="00C45B71" w:rsidRDefault="00C45B71" w:rsidP="001A35F6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E5B3F20" w14:textId="77777777" w:rsidR="00E8150A" w:rsidRDefault="00E8150A" w:rsidP="001C3F5C">
+    <w:p w14:paraId="795DE797" w14:textId="77777777" w:rsidR="00710FE7" w:rsidRDefault="00710FE7" w:rsidP="00005791">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3ADFC2AA" w14:textId="76E5F0FE" w:rsidR="001C3F5C" w:rsidRDefault="001C3F5C" w:rsidP="001C3F5C">
+    <w:p w14:paraId="391AF38C" w14:textId="32015D1D" w:rsidR="00005791" w:rsidRDefault="00005791" w:rsidP="00005791">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C3F5C">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
-        <w:t>Między wyrobem rzemieślniczym a fabrycznym w PRL</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="353BBD1D" w14:textId="77777777" w:rsidR="001C3F5C" w:rsidRPr="00B5141B" w:rsidRDefault="001C3F5C" w:rsidP="001C3F5C">
+        <w:lastRenderedPageBreak/>
+        <w:t>Ulica św. Marka</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59FE13FB" w14:textId="77777777" w:rsidR="00005791" w:rsidRPr="00B5141B" w:rsidRDefault="00005791" w:rsidP="00005791">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FD2D4B4" w14:textId="4E28DB61" w:rsidR="001C3F5C" w:rsidRPr="00286753" w:rsidRDefault="001C3F5C" w:rsidP="001C3F5C">
+    <w:p w14:paraId="03516106" w14:textId="77777777" w:rsidR="00005791" w:rsidRPr="00286753" w:rsidRDefault="00005791" w:rsidP="00005791">
       <w:pPr>
         <w:pStyle w:val="Czas0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>30 września</w:t>
+        <w:t>24 października</w:t>
       </w:r>
       <w:r w:rsidRPr="00286753">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
-        <w:t>środa</w:t>
+        <w:t>sobota</w:t>
       </w:r>
       <w:r w:rsidRPr="00286753">
         <w:t xml:space="preserve">), godz. </w:t>
       </w:r>
       <w:r>
-        <w:t>17</w:t>
+        <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="00286753">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t>00</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6636EF0E" w14:textId="77777777" w:rsidR="001C3F5C" w:rsidRPr="002935FC" w:rsidRDefault="001C3F5C" w:rsidP="001C3F5C">
+    <w:p w14:paraId="6403D8AD" w14:textId="77777777" w:rsidR="00005791" w:rsidRPr="002935FC" w:rsidRDefault="00005791" w:rsidP="00005791">
       <w:pPr>
         <w:pStyle w:val="Miejsce"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C45B71">
+      <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">Miejsce zbiórki: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00005791">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
         <w:t>Pałac Krzysztofory, Rynek Główny 35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C45B71">
+        <w:t xml:space="preserve"> (hol)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="029C5938" w14:textId="77777777" w:rsidR="00005791" w:rsidRPr="00286753" w:rsidRDefault="00005791" w:rsidP="00005791">
+      <w:pPr>
+        <w:pStyle w:val="Przewodnik"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tomasz Karżewicz (Muzeum Krakowa)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="431760D5" w14:textId="57B8C699" w:rsidR="00005791" w:rsidRDefault="00005791" w:rsidP="00005791">
+      <w:pPr>
+        <w:pStyle w:val="Cena"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>Sala Miedziana, piętro I</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00286753">
+        <w:t>w</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ydarzenie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286753">
+        <w:t xml:space="preserve"> w ramach</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> cyklu </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> wystawy czasowej </w:t>
+          <w:i/>
+        </w:rPr>
+        <w:t>Akademia Kraków</w:t>
       </w:r>
       <w:r w:rsidRPr="001C3F5C">
         <w:rPr>
           <w:bCs/>
-          <w:i/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="001C3F5C">
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>. W</w:t>
-[...14 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve">Bilet w cenie 30 zł dostępny do zakupu online przez stronę </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00E56F69">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>https://bilety.mhk.pl/rezerwacja/termin.html?y=2026&amp;m=10&amp;back=1&amp;idl=46&amp;idw=969</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66A7C2E8" w14:textId="77777777" w:rsidR="00243B54" w:rsidRPr="00243B54" w:rsidRDefault="00243B54" w:rsidP="00243B54"/>
     <w:p w14:paraId="388D3CAE" w14:textId="25E7EF02" w:rsidR="008C307E" w:rsidRPr="00385575" w:rsidRDefault="008C307E" w:rsidP="008C307E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00385575">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5440F65A" wp14:editId="2C6365FF">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-200548</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>157854</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6076950" cy="1378934"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="12065"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Prostokąt zaokrąglony 2"/>
@@ -2114,1014 +2362,946 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidR="008C307E" w:rsidRPr="00FB07DB">
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>ALENDARIUM:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BC8B8A0" w14:textId="77777777" w:rsidR="007E5F54" w:rsidRPr="007F234E" w:rsidRDefault="007E5F54" w:rsidP="007E5F54">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E5FAB37" w14:textId="6C81D181" w:rsidR="007E5F54" w:rsidRDefault="00485C22" w:rsidP="007E5F54">
+    <w:p w14:paraId="22A45A0E" w14:textId="76A9950B" w:rsidR="00D853E0" w:rsidRDefault="00D853E0" w:rsidP="00D853E0">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77165665" w14:textId="77777777" w:rsidR="0018468E" w:rsidRDefault="0018468E" w:rsidP="0018468E">
       <w:pPr>
         <w:pStyle w:val="Czas0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>2.09.2026</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007E5F54" w:rsidRPr="00E73F0F">
+        <w:t>8.10.2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286753">
         <w:t xml:space="preserve">, godz. </w:t>
       </w:r>
-      <w:r w:rsidR="007E5F54">
-[...5 lines deleted...]
-      <w:r w:rsidR="007E5F54">
+      <w:r>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286753">
         <w:t>.</w:t>
       </w:r>
       <w:r>
-        <w:t>0</w:t>
-[...31 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">00,  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84A4A">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Charakterystyczne. O nieoczywistym detalu w mieście</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00826B63">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...38 lines deleted...]
-    <w:p w14:paraId="473835B2" w14:textId="5BC56856" w:rsidR="007E5F54" w:rsidRDefault="00485C22" w:rsidP="007E5F54">
+      <w:r w:rsidRPr="00826B63">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">– spacer po </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Podgórzu </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(Jakub Jastrzębski)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EFD4758" w14:textId="77777777" w:rsidR="0018468E" w:rsidRPr="00286753" w:rsidRDefault="0018468E" w:rsidP="0018468E">
       <w:pPr>
         <w:pStyle w:val="Miejsce"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Muzeum Podgórza, ul. </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="18FD4F79" w14:textId="35BAE06E" w:rsidR="00485C22" w:rsidRDefault="00485C22" w:rsidP="00485C22">
+        <w:t xml:space="preserve">Miejsce zbiórki: Muzeum Podgórza, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84A4A">
+        <w:t>ul. Bolesława Limanowskiego 51</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (hol)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B316779" w14:textId="7779587F" w:rsidR="00243B54" w:rsidRPr="00B5141B" w:rsidRDefault="00243B54" w:rsidP="00243B54">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="515B508B" w14:textId="4277E5C8" w:rsidR="00243B54" w:rsidRPr="00286753" w:rsidRDefault="00243B54" w:rsidP="00243B54">
       <w:pPr>
         <w:pStyle w:val="Czas0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>2.09.2026</w:t>
+        <w:t>11.10.2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286753">
+        <w:t>, godz. 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286753">
+        <w:t>.00</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00243B54">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Żydzi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00243B54">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Aszkenazyjscy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00243B54">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a Żydzi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00496079">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00243B54">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>efardyjscy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087693D">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008C3013">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00600191">
+        <w:t xml:space="preserve">dr hab. Maciej </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00600191">
+        <w:t>Tomal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="372DB831" w14:textId="0BE0F109" w:rsidR="00243B54" w:rsidRDefault="00243B54" w:rsidP="00243B54">
+      <w:pPr>
+        <w:pStyle w:val="Miejsce"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Stara Synagoga, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00600191">
+        <w:t>ul. Szeroka 24</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286753">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F8B8C42" w14:textId="77777777" w:rsidR="009D268D" w:rsidRPr="009D268D" w:rsidRDefault="009D268D" w:rsidP="009D268D"/>
+    <w:p w14:paraId="013572BB" w14:textId="77777777" w:rsidR="00243B54" w:rsidRDefault="00243B54" w:rsidP="00243B54">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C754E2F" w14:textId="20EB324B" w:rsidR="00243B54" w:rsidRPr="00286753" w:rsidRDefault="00243B54" w:rsidP="00243B54">
+      <w:pPr>
+        <w:pStyle w:val="Czas0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>11.10.2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286753">
+        <w:t>, godz. 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286753">
+        <w:t>.00</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00243B54">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Muzyczna podróż śladami </w:t>
+      </w:r>
+      <w:r w:rsidR="00496079">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Ż</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00243B54">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>ydów</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00496079">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00243B54">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>efardyjskich</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087693D">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008C3013">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00600191">
+        <w:t xml:space="preserve">dr </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Sylwia Jakubczyk-Ślęczka)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B454DCC" w14:textId="77777777" w:rsidR="00243B54" w:rsidRPr="00286753" w:rsidRDefault="00243B54" w:rsidP="00243B54">
+      <w:pPr>
+        <w:pStyle w:val="Miejsce"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Stara Synagoga, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00600191">
+        <w:t>ul. Szeroka 24</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286753">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E5CEDB3" w14:textId="6E17B933" w:rsidR="00243B54" w:rsidRDefault="00243B54" w:rsidP="0018468E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="161F8B4D" w14:textId="77777777" w:rsidR="00D853E0" w:rsidRDefault="00D853E0" w:rsidP="00D853E0">
+      <w:pPr>
+        <w:pStyle w:val="Czas0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">15.10.2026, godz. 16.00, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84A4A">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Od powietrza, głodu, ognia... Katastrofy dawnego Krakowa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00261EB2">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>wykład</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE2CE4">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Małgorzata Kuciel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE2CE4">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="532FD600" w14:textId="77777777" w:rsidR="00D853E0" w:rsidRPr="007314EC" w:rsidRDefault="00D853E0" w:rsidP="00D853E0">
+      <w:pPr>
+        <w:pStyle w:val="Miejsce"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Wykład </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007314EC">
+        <w:t xml:space="preserve">online na platformie ZOOM </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13FC9422" w14:textId="23440E28" w:rsidR="00485C22" w:rsidRDefault="00485C22" w:rsidP="007E5F54">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04DFD25A" w14:textId="1995748E" w:rsidR="00D853E0" w:rsidRPr="002D72CC" w:rsidRDefault="00D853E0" w:rsidP="002D72CC">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E1DBA21" w14:textId="77777777" w:rsidR="00D853E0" w:rsidRPr="00286753" w:rsidRDefault="00D853E0" w:rsidP="00D853E0">
+      <w:pPr>
+        <w:pStyle w:val="Czas0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>21.10.2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286753">
+        <w:t xml:space="preserve">, godz. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286753">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">00, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84A4A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Stolarka i meblarstwo w XVI i XVII-wiecznym Krakowie</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84A4A">
+        <w:t xml:space="preserve">Aneta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B84A4A">
+        <w:t>Giebuta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="057A6579" w14:textId="77777777" w:rsidR="00D853E0" w:rsidRPr="002935FC" w:rsidRDefault="00D853E0" w:rsidP="00D853E0">
+      <w:pPr>
+        <w:pStyle w:val="Miejsce"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C45B71">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Pałac Krzysztofory, Rynek Główny 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45B71">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sala </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Fontany</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45B71">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, piętro I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F490F51" w14:textId="77777777" w:rsidR="00D853E0" w:rsidRPr="00B5141B" w:rsidRDefault="00D853E0" w:rsidP="00243B54">
+      <w:pPr>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00DD549F" w14:textId="77777777" w:rsidR="00D853E0" w:rsidRPr="00286753" w:rsidRDefault="00D853E0" w:rsidP="00D853E0">
+      <w:pPr>
+        <w:pStyle w:val="Czas0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>21.10.2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286753">
+        <w:t xml:space="preserve">, godz. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286753">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">00, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00601044">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>XX wiek odlany z betonu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84A4A">
+        <w:t>Anna Cymer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46040219" w14:textId="77777777" w:rsidR="00D853E0" w:rsidRPr="002935FC" w:rsidRDefault="00D853E0" w:rsidP="00D853E0">
+      <w:pPr>
+        <w:pStyle w:val="Miejsce"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Muzeum Podgórza, ul. Bolesława Limanowskiego 51 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68737F40" w14:textId="65D3E4FE" w:rsidR="00D853E0" w:rsidRDefault="00D853E0" w:rsidP="007E5F54">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D04D4AB" w14:textId="0D5F6949" w:rsidR="00005791" w:rsidRDefault="00005791" w:rsidP="007E5F54">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56EFEA82" w14:textId="357BC773" w:rsidR="00005791" w:rsidRPr="00286753" w:rsidRDefault="00005791" w:rsidP="00005791">
+      <w:pPr>
+        <w:pStyle w:val="Czas0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>24.10.2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286753">
+        <w:t xml:space="preserve">, godz. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286753">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">00, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ulica św. Marka </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Tomasz Karżewicz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D0467B3" w14:textId="77777777" w:rsidR="00005791" w:rsidRPr="002935FC" w:rsidRDefault="00005791" w:rsidP="00005791">
+      <w:pPr>
+        <w:pStyle w:val="Miejsce"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Miejsce zbiórki: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00005791">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Pałac Krzysztofory, Rynek Główny 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (hol)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2056BBBC" w14:textId="3A6CE733" w:rsidR="00005791" w:rsidRDefault="00005791" w:rsidP="007E5F54">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="197C45D9" w14:textId="228A85B1" w:rsidR="000D585C" w:rsidRDefault="000D585C" w:rsidP="000D585C">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46FD89E9" w14:textId="28ED06A9" w:rsidR="00710FE7" w:rsidRDefault="00710FE7" w:rsidP="00710FE7">
+      <w:pPr>
+        <w:pStyle w:val="Czas0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>24.10.2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00E73F0F">
         <w:t xml:space="preserve">, godz. </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">17.00,  </w:t>
-[...7 lines deleted...]
-        <w:t>Hafciarze w Krakowie – od średniowiecza do II wojny światowej</w:t>
+        <w:t xml:space="preserve">11.00 – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710FE7">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Sekrety szopek i szopkarstwa krakowskiego</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">  –  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">warsztatowe szkolenie metodyczne </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710FE7">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00880BBD">
+        <w:t>Zespół Centrum I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710FE7">
+        <w:t>nterpretacji Niematerialnego Dziedzictwa Krakowa)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07A0793A" w14:textId="5CF0C3A5" w:rsidR="00710FE7" w:rsidRDefault="00710FE7" w:rsidP="00710FE7">
+      <w:pPr>
+        <w:pStyle w:val="Miejsce"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Pałac Krzysztofory</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA21FA">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Rynek Główny 35 (Sala Miedziana)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B8E75B9" w14:textId="77777777" w:rsidR="00710FE7" w:rsidRPr="00710FE7" w:rsidRDefault="00710FE7" w:rsidP="00710FE7"/>
+    <w:p w14:paraId="37379844" w14:textId="6AD92EAF" w:rsidR="00710FE7" w:rsidRDefault="00710FE7" w:rsidP="000D585C">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28E0E271" w14:textId="565BCE0F" w:rsidR="00710FE7" w:rsidRDefault="00710FE7" w:rsidP="000D585C">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AFCFA75" w14:textId="77777777" w:rsidR="00710FE7" w:rsidRPr="007F234E" w:rsidRDefault="00710FE7" w:rsidP="000D585C">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F905991" w14:textId="1A42F302" w:rsidR="000D585C" w:rsidRDefault="000D585C" w:rsidP="000D585C">
+      <w:pPr>
+        <w:pStyle w:val="Czas0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>25.10.2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E73F0F">
+        <w:t xml:space="preserve">, godz. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">11.00,  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA21FA">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Fort Jugowice. Dziedzictwo miejsca</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">  –  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>oprowadzanie tematyczne po</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D7D2B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wystaw</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D7D2B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stałej</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>(dr Katarzyna Moskal)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="48DE831D" w14:textId="0513473A" w:rsidR="00485C22" w:rsidRDefault="00C45B71" w:rsidP="00485C22">
+        <w:t>(dr Wacław Szczepanik)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FC8F14E" w14:textId="77777777" w:rsidR="000D585C" w:rsidRDefault="000D585C" w:rsidP="000D585C">
       <w:pPr>
         <w:pStyle w:val="Miejsce"/>
       </w:pPr>
-      <w:r w:rsidRPr="00485C22">
-[...24 lines deleted...]
-    <w:p w14:paraId="13FC9422" w14:textId="5BCB87A9" w:rsidR="00485C22" w:rsidRDefault="00485C22" w:rsidP="007E5F54">
+      <w:r w:rsidRPr="00EA21FA">
+        <w:t>Muzeum i Centrum Ruchu Harcerskiego, ul. Forteczna 28</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55BD84DC" w14:textId="629EBEDE" w:rsidR="000D585C" w:rsidRDefault="000D585C" w:rsidP="007E5F54">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A2037C9" w14:textId="77777777" w:rsidR="00485C22" w:rsidRPr="00657815" w:rsidRDefault="00485C22" w:rsidP="007E5F54">
+    <w:p w14:paraId="06BDD4DA" w14:textId="77777777" w:rsidR="00D853E0" w:rsidRPr="00E5441D" w:rsidRDefault="00D853E0" w:rsidP="00D853E0">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BFE6D65" w14:textId="06E19DF6" w:rsidR="007E5F54" w:rsidRDefault="007E5F54" w:rsidP="007E5F54">
-[...26 lines deleted...]
-    <w:p w14:paraId="6FB73DDB" w14:textId="34CE5835" w:rsidR="007E5F54" w:rsidRDefault="00485C22" w:rsidP="00261EB2">
+    <w:p w14:paraId="3B9B6DFC" w14:textId="77777777" w:rsidR="00D853E0" w:rsidRDefault="00D853E0" w:rsidP="00D853E0">
       <w:pPr>
         <w:pStyle w:val="Czas0"/>
-      </w:pPr>
-[...16 lines deleted...]
-          <w:i/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">29.10.2026, godz. 16.00, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84A4A">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Rzemieślnik przed sądem cechowym i miejskim</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00261EB2">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>wykład</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00261EB2" w:rsidRPr="00261EB2">
-[...21 lines deleted...]
-    <w:p w14:paraId="63CCEFE5" w14:textId="598A6635" w:rsidR="007E5F54" w:rsidRDefault="007E5F54" w:rsidP="007E5F54">
+      <w:r>
+        <w:t>(Adrian Tylek)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54D73EA1" w14:textId="77777777" w:rsidR="00D853E0" w:rsidRPr="007314EC" w:rsidRDefault="00D853E0" w:rsidP="00D853E0">
       <w:pPr>
         <w:pStyle w:val="Miejsce"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Wykład </w:t>
       </w:r>
       <w:r w:rsidRPr="007314EC">
         <w:t xml:space="preserve">online na platformie ZOOM </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D7FF4AB" w14:textId="20DA0FCD" w:rsidR="00996AED" w:rsidRDefault="00996AED" w:rsidP="00996AED"/>
-[...657 lines deleted...]
-    <w:sectPr w:rsidR="00266204" w:rsidRPr="00B5141B" w:rsidSect="00583EC6">
+    <w:p w14:paraId="2A2037C9" w14:textId="77777777" w:rsidR="00485C22" w:rsidRPr="00657815" w:rsidRDefault="00485C22" w:rsidP="007E5F54">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EA7654B" w14:textId="77777777" w:rsidR="00E8150A" w:rsidRDefault="00E8150A" w:rsidP="007E5F54">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00E8150A" w:rsidSect="00583EC6">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="1984" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6920A8FA" w14:textId="77777777" w:rsidR="00040FA6" w:rsidRDefault="00040FA6" w:rsidP="00C02FFA">
+    <w:p w14:paraId="268F749B" w14:textId="77777777" w:rsidR="00DE3C5C" w:rsidRDefault="00DE3C5C" w:rsidP="00C02FFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7596DEEE" w14:textId="77777777" w:rsidR="00040FA6" w:rsidRDefault="00040FA6" w:rsidP="00C02FFA">
+    <w:p w14:paraId="09BD05E6" w14:textId="77777777" w:rsidR="00DE3C5C" w:rsidRDefault="00DE3C5C" w:rsidP="00C02FFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3169,111 +3349,111 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="7BD8F04D" w14:textId="77777777" w:rsidR="00935AA6" w:rsidRDefault="00935AA6">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="1EF96AB0" w14:textId="79830F24" w:rsidR="002762A2" w:rsidRPr="002762A2" w:rsidRDefault="003515A7" w:rsidP="002762A2">
+  <w:p w14:paraId="1EF96AB0" w14:textId="79830F24" w:rsidR="002762A2" w:rsidRPr="002762A2" w:rsidRDefault="00DE3C5C" w:rsidP="002762A2">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:hyperlink r:id="rId1" w:history="1">
       <w:r w:rsidR="002762A2" w:rsidRPr="002762A2">
         <w:rPr>
           <w:rStyle w:val="Hipercze"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>WWW.MUZEUM</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidR="002762A2" w:rsidRPr="002762A2">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>KRAKOWA.PL</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="0E7F7C34" w14:textId="46C613E6" w:rsidR="00935AA6" w:rsidRDefault="00935AA6">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="175673E1" w14:textId="77777777" w:rsidR="00040FA6" w:rsidRDefault="00040FA6" w:rsidP="00C02FFA">
+    <w:p w14:paraId="4D3F38E9" w14:textId="77777777" w:rsidR="00DE3C5C" w:rsidRDefault="00DE3C5C" w:rsidP="00C02FFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5067A77D" w14:textId="77777777" w:rsidR="00040FA6" w:rsidRDefault="00040FA6" w:rsidP="00C02FFA">
+    <w:p w14:paraId="2FE83790" w14:textId="77777777" w:rsidR="00DE3C5C" w:rsidRDefault="00DE3C5C" w:rsidP="00C02FFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="2CAEEB5D" w14:textId="77777777" w:rsidR="00935AA6" w:rsidRDefault="00935AA6">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="53C83B0F" w14:textId="37F627C3" w:rsidR="00AC02B7" w:rsidRDefault="00935AA6">
     <w:pPr>
@@ -3636,93 +3816,93 @@
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:469.5pt;height:485.25pt" o:bullet="t">
+      <v:shape id="_x0000_i1033" type="#_x0000_t75" style="width:469.5pt;height:485.5pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="czas"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="1">
     <w:pict>
-      <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:51pt;height:60pt" o:bullet="t">
+      <v:shape id="_x0000_i1034" type="#_x0000_t75" style="width:51pt;height:60pt" o:bullet="t">
         <v:imagedata r:id="rId2" o:title="Bez nazwy-1"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="2">
     <w:pict>
-      <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:1in;height:1in" o:bullet="t">
+      <v:shape id="_x0000_i1035" type="#_x0000_t75" style="width:1in;height:1in" o:bullet="t">
         <v:imagedata r:id="rId3" o:title="Bez nazwy-12"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="3">
     <w:pict>
-      <v:shape id="_x0000_i1029" type="#_x0000_t75" style="width:1in;height:1in" o:bullet="t">
+      <v:shape id="_x0000_i1036" type="#_x0000_t75" style="width:1in;height:1in" o:bullet="t">
         <v:imagedata r:id="rId4" o:title="Bez nazwy-13"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="4">
     <w:pict>
-      <v:shape id="_x0000_i1030" type="#_x0000_t75" style="width:1in;height:1in" o:bullet="t">
+      <v:shape id="_x0000_i1037" type="#_x0000_t75" style="width:1in;height:1in" o:bullet="t">
         <v:imagedata r:id="rId5" o:title="Bez nazwy-14"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="5">
     <w:pict>
-      <v:shape id="_x0000_i1031" type="#_x0000_t75" style="width:7.5pt;height:11.25pt" o:bullet="t">
+      <v:shape id="_x0000_i1038" type="#_x0000_t75" style="width:8pt;height:11pt" o:bullet="t">
         <v:imagedata r:id="rId6" o:title="mhk_pdz_program_2021_miejsce"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="6">
     <w:pict>
-      <v:shape id="_x0000_i1032" type="#_x0000_t75" style="width:9.75pt;height:11.25pt" o:bullet="t">
+      <v:shape id="_x0000_i1039" type="#_x0000_t75" style="width:9.5pt;height:11pt" o:bullet="t">
         <v:imagedata r:id="rId7" o:title="mhk_pdz_program_2021_czas"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="066F76C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="32CAF040"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -3892,51 +4072,51 @@
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10A37D14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5F8E66C2"/>
+    <w:tmpl w:val="5DC611F4"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5164,421 +5344,450 @@
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
-  <w:doNotDisplayPageBoundaries/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000C5744"/>
     <w:rsid w:val="0000030C"/>
     <w:rsid w:val="00000B4D"/>
+    <w:rsid w:val="00005791"/>
     <w:rsid w:val="00014245"/>
     <w:rsid w:val="000170AF"/>
     <w:rsid w:val="000217B2"/>
     <w:rsid w:val="00035CB0"/>
     <w:rsid w:val="00040FA6"/>
+    <w:rsid w:val="00045987"/>
     <w:rsid w:val="0007585C"/>
     <w:rsid w:val="00081201"/>
     <w:rsid w:val="0008247A"/>
     <w:rsid w:val="0008550F"/>
     <w:rsid w:val="00085F86"/>
     <w:rsid w:val="00094653"/>
     <w:rsid w:val="00094787"/>
     <w:rsid w:val="000A5207"/>
     <w:rsid w:val="000A60D1"/>
     <w:rsid w:val="000C5744"/>
     <w:rsid w:val="000C646D"/>
     <w:rsid w:val="000C7518"/>
     <w:rsid w:val="000D2090"/>
+    <w:rsid w:val="000D585C"/>
+    <w:rsid w:val="000D6DF1"/>
     <w:rsid w:val="000D7D70"/>
     <w:rsid w:val="0010622F"/>
     <w:rsid w:val="00112560"/>
     <w:rsid w:val="0011496A"/>
     <w:rsid w:val="0012047B"/>
     <w:rsid w:val="0012282A"/>
     <w:rsid w:val="00130DA3"/>
     <w:rsid w:val="001403E2"/>
     <w:rsid w:val="0015329A"/>
+    <w:rsid w:val="00155E65"/>
     <w:rsid w:val="00156C81"/>
     <w:rsid w:val="001709A6"/>
     <w:rsid w:val="00172B73"/>
+    <w:rsid w:val="0018468E"/>
     <w:rsid w:val="00186551"/>
     <w:rsid w:val="00187F97"/>
     <w:rsid w:val="001938AB"/>
     <w:rsid w:val="001A35F6"/>
     <w:rsid w:val="001A6E08"/>
     <w:rsid w:val="001B5BD3"/>
     <w:rsid w:val="001C3F5C"/>
     <w:rsid w:val="001C4186"/>
     <w:rsid w:val="001C45DE"/>
     <w:rsid w:val="001D0BA4"/>
     <w:rsid w:val="001D6EB3"/>
     <w:rsid w:val="001D74E3"/>
     <w:rsid w:val="001E0754"/>
     <w:rsid w:val="001E4A1F"/>
     <w:rsid w:val="001F62C3"/>
     <w:rsid w:val="002000DE"/>
     <w:rsid w:val="002117AC"/>
     <w:rsid w:val="00215286"/>
     <w:rsid w:val="00224FB3"/>
     <w:rsid w:val="00230D22"/>
     <w:rsid w:val="0023272A"/>
     <w:rsid w:val="002371AA"/>
     <w:rsid w:val="002405E6"/>
     <w:rsid w:val="002405EA"/>
+    <w:rsid w:val="00243B54"/>
     <w:rsid w:val="002611F2"/>
     <w:rsid w:val="00261EB2"/>
     <w:rsid w:val="00264252"/>
     <w:rsid w:val="0026432B"/>
     <w:rsid w:val="0026619C"/>
     <w:rsid w:val="00266204"/>
     <w:rsid w:val="002762A2"/>
     <w:rsid w:val="002823AC"/>
     <w:rsid w:val="00286753"/>
     <w:rsid w:val="00290648"/>
     <w:rsid w:val="002917B7"/>
     <w:rsid w:val="002935FC"/>
     <w:rsid w:val="00296C40"/>
     <w:rsid w:val="002A36FA"/>
     <w:rsid w:val="002B315C"/>
     <w:rsid w:val="002C0ED2"/>
+    <w:rsid w:val="002D72CC"/>
     <w:rsid w:val="002F067D"/>
     <w:rsid w:val="002F5FE8"/>
     <w:rsid w:val="002F6E23"/>
     <w:rsid w:val="003111A2"/>
     <w:rsid w:val="00317582"/>
     <w:rsid w:val="00330F5E"/>
     <w:rsid w:val="00340FF1"/>
     <w:rsid w:val="00343BD4"/>
-    <w:rsid w:val="003515A7"/>
     <w:rsid w:val="003554BB"/>
     <w:rsid w:val="003569AA"/>
     <w:rsid w:val="00365ED8"/>
     <w:rsid w:val="00372EF1"/>
     <w:rsid w:val="00372F8D"/>
     <w:rsid w:val="00374020"/>
     <w:rsid w:val="00381246"/>
     <w:rsid w:val="00381439"/>
+    <w:rsid w:val="0038175A"/>
     <w:rsid w:val="00382BA0"/>
     <w:rsid w:val="00386779"/>
     <w:rsid w:val="00391A64"/>
     <w:rsid w:val="00393CB0"/>
     <w:rsid w:val="00393DC1"/>
     <w:rsid w:val="003941DB"/>
     <w:rsid w:val="003A4770"/>
     <w:rsid w:val="003A6735"/>
     <w:rsid w:val="003A6871"/>
     <w:rsid w:val="003B0781"/>
     <w:rsid w:val="003D06CA"/>
     <w:rsid w:val="003E01EB"/>
     <w:rsid w:val="003E60DF"/>
+    <w:rsid w:val="003F176C"/>
     <w:rsid w:val="003F7D94"/>
     <w:rsid w:val="004065D6"/>
     <w:rsid w:val="00411698"/>
     <w:rsid w:val="0041312C"/>
     <w:rsid w:val="00413A0D"/>
     <w:rsid w:val="00420036"/>
     <w:rsid w:val="004218EB"/>
     <w:rsid w:val="00451261"/>
     <w:rsid w:val="00454C97"/>
     <w:rsid w:val="0045786B"/>
     <w:rsid w:val="0046586B"/>
     <w:rsid w:val="00465F80"/>
     <w:rsid w:val="00485C22"/>
     <w:rsid w:val="0048602B"/>
+    <w:rsid w:val="00496079"/>
     <w:rsid w:val="004A3995"/>
     <w:rsid w:val="004A5FCE"/>
     <w:rsid w:val="004A7421"/>
     <w:rsid w:val="004C2D33"/>
     <w:rsid w:val="004C49A3"/>
     <w:rsid w:val="004C4E16"/>
     <w:rsid w:val="004D0816"/>
     <w:rsid w:val="004D3821"/>
     <w:rsid w:val="004F01AE"/>
     <w:rsid w:val="005064C7"/>
+    <w:rsid w:val="00510B9F"/>
     <w:rsid w:val="00515C11"/>
     <w:rsid w:val="00522210"/>
     <w:rsid w:val="005233C3"/>
     <w:rsid w:val="00534C7E"/>
     <w:rsid w:val="00543134"/>
     <w:rsid w:val="005519A7"/>
     <w:rsid w:val="00580B62"/>
     <w:rsid w:val="005815E2"/>
     <w:rsid w:val="00583EC6"/>
     <w:rsid w:val="005932A6"/>
     <w:rsid w:val="005A3A41"/>
     <w:rsid w:val="005B0D7E"/>
     <w:rsid w:val="005B2B0D"/>
     <w:rsid w:val="005C0A8C"/>
     <w:rsid w:val="005C3A40"/>
     <w:rsid w:val="005C6D3B"/>
     <w:rsid w:val="005D11C0"/>
     <w:rsid w:val="005D2725"/>
     <w:rsid w:val="005D2D99"/>
     <w:rsid w:val="005E5D9A"/>
     <w:rsid w:val="005E6572"/>
     <w:rsid w:val="005F1B86"/>
     <w:rsid w:val="005F3634"/>
     <w:rsid w:val="00600073"/>
     <w:rsid w:val="00600191"/>
+    <w:rsid w:val="00601044"/>
     <w:rsid w:val="00601DB6"/>
     <w:rsid w:val="00605FBB"/>
     <w:rsid w:val="00616B90"/>
     <w:rsid w:val="0062603B"/>
     <w:rsid w:val="00636639"/>
     <w:rsid w:val="0065500A"/>
     <w:rsid w:val="00655B39"/>
     <w:rsid w:val="006560FB"/>
+    <w:rsid w:val="00665223"/>
     <w:rsid w:val="00676867"/>
     <w:rsid w:val="006833A0"/>
     <w:rsid w:val="00684419"/>
     <w:rsid w:val="00686D5F"/>
     <w:rsid w:val="006904BF"/>
     <w:rsid w:val="00695D2F"/>
     <w:rsid w:val="006A7462"/>
     <w:rsid w:val="006A75FD"/>
     <w:rsid w:val="006B0AFD"/>
     <w:rsid w:val="006B5261"/>
     <w:rsid w:val="006C0F70"/>
     <w:rsid w:val="006D4FA6"/>
     <w:rsid w:val="006D5B71"/>
     <w:rsid w:val="006E2215"/>
     <w:rsid w:val="006E2280"/>
+    <w:rsid w:val="006F0DD2"/>
+    <w:rsid w:val="006F6696"/>
+    <w:rsid w:val="007074AD"/>
+    <w:rsid w:val="00710FE7"/>
     <w:rsid w:val="007159BF"/>
     <w:rsid w:val="0071641E"/>
     <w:rsid w:val="00720886"/>
     <w:rsid w:val="007314EC"/>
     <w:rsid w:val="00731F83"/>
     <w:rsid w:val="00732B35"/>
     <w:rsid w:val="007340F5"/>
     <w:rsid w:val="00741A47"/>
     <w:rsid w:val="00752BFF"/>
     <w:rsid w:val="00754E18"/>
     <w:rsid w:val="00756B41"/>
     <w:rsid w:val="00764C43"/>
+    <w:rsid w:val="0076628A"/>
     <w:rsid w:val="00785EB1"/>
     <w:rsid w:val="00785F0A"/>
     <w:rsid w:val="00797F0D"/>
     <w:rsid w:val="007A1737"/>
     <w:rsid w:val="007A2F6B"/>
     <w:rsid w:val="007D1C20"/>
     <w:rsid w:val="007E2A0C"/>
     <w:rsid w:val="007E5F54"/>
     <w:rsid w:val="007E639A"/>
     <w:rsid w:val="007F3F08"/>
+    <w:rsid w:val="007F5A99"/>
     <w:rsid w:val="0081158C"/>
     <w:rsid w:val="00826B63"/>
     <w:rsid w:val="008406F9"/>
     <w:rsid w:val="00845DD6"/>
     <w:rsid w:val="0085044A"/>
     <w:rsid w:val="00856EE4"/>
     <w:rsid w:val="00860A53"/>
     <w:rsid w:val="0086106A"/>
     <w:rsid w:val="00861624"/>
     <w:rsid w:val="00863D9A"/>
     <w:rsid w:val="0086623A"/>
     <w:rsid w:val="00871C5E"/>
     <w:rsid w:val="0087368C"/>
     <w:rsid w:val="0087693D"/>
     <w:rsid w:val="0087720C"/>
+    <w:rsid w:val="00880BBD"/>
     <w:rsid w:val="00880EAD"/>
     <w:rsid w:val="00885FE0"/>
     <w:rsid w:val="00894D48"/>
     <w:rsid w:val="008A1977"/>
     <w:rsid w:val="008A2DD8"/>
     <w:rsid w:val="008B3AB0"/>
     <w:rsid w:val="008C2152"/>
+    <w:rsid w:val="008C3013"/>
     <w:rsid w:val="008C307E"/>
     <w:rsid w:val="008D09C3"/>
     <w:rsid w:val="008D6947"/>
     <w:rsid w:val="00926A5D"/>
     <w:rsid w:val="00935A50"/>
     <w:rsid w:val="00935AA6"/>
     <w:rsid w:val="009434A1"/>
+    <w:rsid w:val="00950477"/>
     <w:rsid w:val="0095588D"/>
     <w:rsid w:val="009570B2"/>
     <w:rsid w:val="00965939"/>
     <w:rsid w:val="00970655"/>
     <w:rsid w:val="009908C8"/>
     <w:rsid w:val="00996AED"/>
+    <w:rsid w:val="009A2BDD"/>
     <w:rsid w:val="009B3515"/>
     <w:rsid w:val="009B3E79"/>
     <w:rsid w:val="009C4F56"/>
     <w:rsid w:val="009C5CA3"/>
     <w:rsid w:val="009C662E"/>
     <w:rsid w:val="009D04A6"/>
+    <w:rsid w:val="009D268D"/>
     <w:rsid w:val="00A0461B"/>
     <w:rsid w:val="00A052C6"/>
     <w:rsid w:val="00A10BAE"/>
     <w:rsid w:val="00A15EFB"/>
     <w:rsid w:val="00A22761"/>
     <w:rsid w:val="00A27261"/>
     <w:rsid w:val="00A37F8A"/>
     <w:rsid w:val="00A466B5"/>
     <w:rsid w:val="00A57ABC"/>
     <w:rsid w:val="00A604FE"/>
     <w:rsid w:val="00A6565F"/>
     <w:rsid w:val="00A678DF"/>
     <w:rsid w:val="00A90D86"/>
     <w:rsid w:val="00A9144A"/>
     <w:rsid w:val="00AA0BFF"/>
     <w:rsid w:val="00AA368D"/>
     <w:rsid w:val="00AB2C6E"/>
     <w:rsid w:val="00AB6278"/>
     <w:rsid w:val="00AC02B7"/>
     <w:rsid w:val="00AD2EB8"/>
     <w:rsid w:val="00AD533D"/>
     <w:rsid w:val="00AE1363"/>
     <w:rsid w:val="00AF1F49"/>
     <w:rsid w:val="00AF2CC3"/>
     <w:rsid w:val="00AF39CA"/>
     <w:rsid w:val="00AF7EB1"/>
     <w:rsid w:val="00B15256"/>
     <w:rsid w:val="00B509D3"/>
     <w:rsid w:val="00B5141B"/>
     <w:rsid w:val="00B57AF7"/>
     <w:rsid w:val="00B57D28"/>
     <w:rsid w:val="00B71EB2"/>
     <w:rsid w:val="00B76273"/>
     <w:rsid w:val="00B80BAF"/>
     <w:rsid w:val="00B8405F"/>
     <w:rsid w:val="00B8494D"/>
+    <w:rsid w:val="00B84A4A"/>
     <w:rsid w:val="00B95613"/>
     <w:rsid w:val="00BA0B48"/>
     <w:rsid w:val="00BB38B5"/>
     <w:rsid w:val="00BB668A"/>
     <w:rsid w:val="00BF0990"/>
     <w:rsid w:val="00BF0C12"/>
     <w:rsid w:val="00C02FFA"/>
     <w:rsid w:val="00C04D88"/>
     <w:rsid w:val="00C059A1"/>
     <w:rsid w:val="00C107B1"/>
     <w:rsid w:val="00C11857"/>
     <w:rsid w:val="00C11D24"/>
     <w:rsid w:val="00C124E9"/>
     <w:rsid w:val="00C13217"/>
     <w:rsid w:val="00C1716A"/>
     <w:rsid w:val="00C2147C"/>
     <w:rsid w:val="00C2345B"/>
     <w:rsid w:val="00C3429E"/>
     <w:rsid w:val="00C41AAB"/>
+    <w:rsid w:val="00C41F59"/>
     <w:rsid w:val="00C43A8C"/>
     <w:rsid w:val="00C45B71"/>
     <w:rsid w:val="00C46260"/>
     <w:rsid w:val="00C55AD4"/>
     <w:rsid w:val="00C5778E"/>
     <w:rsid w:val="00C61545"/>
     <w:rsid w:val="00C640EC"/>
     <w:rsid w:val="00C9408E"/>
     <w:rsid w:val="00C9647C"/>
     <w:rsid w:val="00CA07E5"/>
     <w:rsid w:val="00CC356C"/>
+    <w:rsid w:val="00CC6DFB"/>
     <w:rsid w:val="00CD5015"/>
     <w:rsid w:val="00CD537B"/>
     <w:rsid w:val="00CE0B35"/>
     <w:rsid w:val="00CE779B"/>
     <w:rsid w:val="00CF437C"/>
     <w:rsid w:val="00D04765"/>
     <w:rsid w:val="00D05F2B"/>
     <w:rsid w:val="00D1588F"/>
     <w:rsid w:val="00D24ACB"/>
     <w:rsid w:val="00D31C1D"/>
     <w:rsid w:val="00D57F08"/>
     <w:rsid w:val="00D62C38"/>
     <w:rsid w:val="00D62EBA"/>
     <w:rsid w:val="00D63735"/>
     <w:rsid w:val="00D6501C"/>
     <w:rsid w:val="00D75D8F"/>
     <w:rsid w:val="00D85365"/>
+    <w:rsid w:val="00D853E0"/>
     <w:rsid w:val="00D85CB4"/>
     <w:rsid w:val="00D94D8A"/>
     <w:rsid w:val="00D977FC"/>
     <w:rsid w:val="00D97AB1"/>
     <w:rsid w:val="00DB0DDE"/>
     <w:rsid w:val="00DB45F8"/>
     <w:rsid w:val="00DB52E3"/>
     <w:rsid w:val="00DD012E"/>
     <w:rsid w:val="00DD4C18"/>
     <w:rsid w:val="00DD6299"/>
+    <w:rsid w:val="00DE3C5C"/>
     <w:rsid w:val="00E17706"/>
     <w:rsid w:val="00E21E53"/>
     <w:rsid w:val="00E24A77"/>
     <w:rsid w:val="00E32BFF"/>
     <w:rsid w:val="00E5441D"/>
     <w:rsid w:val="00E55100"/>
     <w:rsid w:val="00E5760F"/>
     <w:rsid w:val="00E576B1"/>
     <w:rsid w:val="00E62464"/>
     <w:rsid w:val="00E65600"/>
     <w:rsid w:val="00E71F1B"/>
     <w:rsid w:val="00E8150A"/>
     <w:rsid w:val="00E920D7"/>
     <w:rsid w:val="00EA0C63"/>
     <w:rsid w:val="00EA1397"/>
+    <w:rsid w:val="00EA21FA"/>
     <w:rsid w:val="00EA2AF3"/>
     <w:rsid w:val="00EB3F3B"/>
     <w:rsid w:val="00EC5616"/>
     <w:rsid w:val="00EC6F65"/>
     <w:rsid w:val="00EF0B01"/>
     <w:rsid w:val="00EF0E85"/>
     <w:rsid w:val="00EF0EF0"/>
     <w:rsid w:val="00EF1E82"/>
     <w:rsid w:val="00F1087C"/>
     <w:rsid w:val="00F10915"/>
     <w:rsid w:val="00F21449"/>
     <w:rsid w:val="00F4664B"/>
     <w:rsid w:val="00F723CF"/>
     <w:rsid w:val="00F724C7"/>
     <w:rsid w:val="00F772BD"/>
     <w:rsid w:val="00F809AC"/>
     <w:rsid w:val="00F85651"/>
     <w:rsid w:val="00FA0679"/>
     <w:rsid w:val="00FA0EC5"/>
     <w:rsid w:val="00FA2FB1"/>
     <w:rsid w:val="00FA35A9"/>
     <w:rsid w:val="00FA3BBE"/>
     <w:rsid w:val="00FB07DB"/>
     <w:rsid w:val="00FB79A4"/>
     <w:rsid w:val="00FC1151"/>
@@ -5992,51 +6201,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00996AED"/>
+    <w:rsid w:val="00243B54"/>
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Bahnschrift" w:hAnsi="Bahnschrift"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek1Znak"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00CC356C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="7CB9B8"/>
@@ -6784,63 +6993,63 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1818256617">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:przewodnicy@muzeumkrakowa.pl" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://muzeumkrakowa.pl/formularz-przewodnik-dla-zaawansowanych" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://muzeumkrakowa.pl/formularz-przewodnik-dla-zaawansowanych" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bilety.mhk.pl/rezerwacja/termin.html?y=2026&amp;m=10&amp;back=1&amp;idl=46&amp;idw=969" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:przewodnicy@muzeumkrakowa.pl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://WWW.MUZEUM" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -7107,81 +7316,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04092B50-8084-437F-80F9-026C10ACEE1A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7AF6D68-3063-4CE2-9FA3-80B09D2172BA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>1064</Words>
-  <Characters>6384</Characters>
+  <Words>957</Words>
+  <Characters>5742</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>53</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>47</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7434</CharactersWithSpaces>
+  <CharactersWithSpaces>6686</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sebastian Goyke</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>